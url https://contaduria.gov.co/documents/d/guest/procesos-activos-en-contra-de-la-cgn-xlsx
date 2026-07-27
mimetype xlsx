--- v1 (2026-03-07)
+++ v2 (2026-07-27)
@@ -1,223 +1,235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jgomez\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\aleja\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F91E162-AEE9-42CC-9F80-F54049F16309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32A318B4-2142-4BEE-9566-A8836DA0B16C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DE9823DF-C48B-4479-B928-B8ED3A0C4684}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{DE9823DF-C48B-4479-B928-B8ED3A0C4684}"/>
   </bookViews>
   <sheets>
-    <sheet name="ESTADO PROCESOS CGN" sheetId="1" r:id="rId1"/>
+    <sheet name="PROCESOS EN CONTRA DE LACGN" sheetId="1" r:id="rId1"/>
+    <sheet name="PROCESOS INICIADOS POR CGN" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
   <si>
     <t>PROCESOS EN CONTRA DE LA CONTADURÍA GENERAL DE LA NACIÓN</t>
   </si>
   <si>
     <t>NÚMERO DE PROCESO</t>
   </si>
   <si>
     <t>DEMANDANTE</t>
   </si>
   <si>
     <t>DESPACHO JUDICIAL</t>
   </si>
   <si>
     <t>TIPO DE PROCESO</t>
   </si>
   <si>
     <t>PRETENSIONES</t>
   </si>
   <si>
     <t>CARMEN PATRICIA APONTE URREGO</t>
   </si>
   <si>
     <t>2019-00560</t>
   </si>
   <si>
     <t>MÓNICA MARGARITA MERLANO BERMÚDEZ</t>
   </si>
   <si>
-    <t>2022-00112</t>
-[...4 lines deleted...]
-  <si>
     <t>Nulidad y Restablecimiento del Derecho</t>
   </si>
   <si>
     <t>Tribunal Administrativo de Cundinamarca - Sección Segunda</t>
   </si>
   <si>
-    <t>Solicita declarar la nulidad de la Resolución No. 231 de 2021 a través de la cual se declaro su insubsistencia, asimismo, solicita su reintegro</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTANCIA</t>
   </si>
   <si>
     <t xml:space="preserve">Primera </t>
   </si>
   <si>
     <t>Solicitud de declaración  contrato realidad</t>
   </si>
   <si>
     <t>Solicitud de declaración contrato realidad</t>
   </si>
   <si>
     <t>2018-01833</t>
   </si>
   <si>
     <t>2024-00272</t>
   </si>
   <si>
     <t>YENNY PAOLA MORENO GALVEZ</t>
   </si>
   <si>
     <t>Juzgado 26 Administrativo de Oralidad de Bogotá</t>
   </si>
   <si>
     <t>PRETENSIÓN</t>
   </si>
   <si>
-    <t>Segunda  (para resolver recurso de decisión tomada en primera instancia)</t>
-[...4 lines deleted...]
-  <si>
     <t>ETAPA PROCESAL  ACTUAL</t>
   </si>
   <si>
     <t>2025-00113</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA VICTORIA ROSAS SERRATO </t>
   </si>
   <si>
     <t>Juzgado Treinta y Cuatro Laboral del Circuito de Bogotá</t>
   </si>
   <si>
     <t>Ordinario Laboral</t>
   </si>
   <si>
-    <t>15/10/2025 Mediante Auto corrige error aritmético en la  reprogramación de la audiciencia incial programada para el 5 de febrero de 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>05/09/ 2025 Se realizó audiencia, para recepción de testimonios e interrogatorios de parte decretados dentro del proceso</t>
   </si>
   <si>
-    <t xml:space="preserve">Segunda  </t>
-[...2 lines deleted...]
-    <t>Tribunal Adminsitrativo de Cundinamarca - Sección Segunda</t>
+    <t>24/06/ 2026  el Despacho judicial corre traslado para alegatos de conclusión</t>
+  </si>
+  <si>
+    <t>8/05/2026 Se presentaro al Despacho los alegatos de conclusión por escrito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/06/2026 Mediante correo se remitió el expediente al Juzg. 48 </t>
+  </si>
+  <si>
+    <t>UAE CONTADURÍA GENERAL DE LA NACIÓN</t>
+  </si>
+  <si>
+    <t>PROCESOS INICIADOS POR LA CONTADURÍA GENERAL DE LA NACIÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11001333603720240040200 </t>
+  </si>
+  <si>
+    <t>Juzgado 37 Administrativo de Oralidad de Bogotá</t>
+  </si>
+  <si>
+    <t>Acción Contractual</t>
+  </si>
+  <si>
+    <t>Que se declare la nulidad del acta de liquidación bilateral de las órdenes de compra No. 93652 y 93654, suscritas entre LA NACIÓN - CONTADURÍA GENERAL DE LA NACIÓN y YUBARTA S.A.S.</t>
+  </si>
+  <si>
+    <t>11/06/2026 Al despacho para sentencia                  29/05/2026 Se ppresentaron alegatos de conclusión</t>
+  </si>
+  <si>
+    <t>Primera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;\ #,##0;[Red]\-&quot;$&quot;\ #,##0"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -242,145 +254,204 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="11" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1228725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>1327785</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>985520</xdr:colOff>
+      <xdr:colOff>1084580</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>40005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12A07FA8-F455-DE35-2EA4-6A362CFF2CBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2752725" y="0"/>
-          <a:ext cx="7795895" cy="847725"/>
+          <a:off x="2897505" y="137160"/>
+          <a:ext cx="8016875" cy="817245"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>883920</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>671195</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>116205</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Imagen 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27F51A1D-65D5-4056-9D53-40621F9702F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1493520" y="83820"/>
+          <a:ext cx="8016875" cy="817245"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -647,302 +718,385 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{382BFB0D-F003-419A-BDCF-D78BE0BA022A}">
-  <dimension ref="C2:J12"/>
+  <dimension ref="C2:J11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="21" customWidth="1"/>
-    <col min="4" max="4" width="24.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="24.140625" customWidth="1"/>
+    <col min="4" max="4" width="24.109375" customWidth="1"/>
+    <col min="5" max="5" width="19.6640625" customWidth="1"/>
+    <col min="6" max="6" width="18.5546875" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
-    <col min="9" max="9" width="31.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="17.42578125" customWidth="1"/>
+    <col min="9" max="9" width="31.109375" customWidth="1"/>
+    <col min="10" max="10" width="21.88671875" customWidth="1"/>
+    <col min="11" max="11" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:10" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="C6" s="7" t="s">
+    <row r="2" spans="3:10" x14ac:dyDescent="0.3">
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+    </row>
+    <row r="3" spans="3:10" x14ac:dyDescent="0.3">
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+    </row>
+    <row r="4" spans="3:10" x14ac:dyDescent="0.3">
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+    </row>
+    <row r="5" spans="3:10" x14ac:dyDescent="0.3">
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+    </row>
+    <row r="6" spans="3:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C6" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="8"/>
-[...7 lines deleted...]
-    <row r="7" spans="3:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="10"/>
+    </row>
+    <row r="7" spans="3:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="8" spans="3:10" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="3:10" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C8" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="6">
         <v>219187015</v>
       </c>
     </row>
-    <row r="9" spans="3:10" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="3:10" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="J9" s="6">
         <v>609769426</v>
       </c>
     </row>
-    <row r="10" spans="3:10" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="3:10" ht="104.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="I10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="6">
+        <v>40033600</v>
+      </c>
+    </row>
+    <row r="11" spans="3:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="C11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="J10" s="6">
-[...15 lines deleted...]
-      </c>
       <c r="G11" s="3" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J11" s="6">
-        <v>40033600</v>
-[...24 lines deleted...]
-      <c r="J12" s="6">
         <v>253379191</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C2:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E186EE26-9607-494A-8781-DE667C185C67}">
+  <dimension ref="B2:I5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="27.6640625" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" customWidth="1"/>
+    <col min="4" max="5" width="18.44140625" customWidth="1"/>
+    <col min="6" max="6" width="23.5546875" customWidth="1"/>
+    <col min="7" max="7" width="13.5546875" customWidth="1"/>
+    <col min="8" max="8" width="16.88671875" customWidth="1"/>
+    <col min="9" max="9" width="13.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:9" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+    </row>
+    <row r="3" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B3" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="10"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" ht="140.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="6">
+        <v>8463929</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B2:I2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ESTADO PROCESOS CGN</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>PROCESOS EN CONTRA DE LACGN</vt:lpstr>
+      <vt:lpstr>PROCESOS INICIADOS POR CGN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juan Carlos Gomez Silva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>