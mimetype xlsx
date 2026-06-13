--- v0 (2026-03-17)
+++ v1 (2026-06-13)
@@ -8,126 +8,128 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/cphernandez_contaduria_gov_co/Documents/CPHERNANDEZ/MIPG/CIGD/2026/Estrategias y planes_CIGD enero2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Mis documentos\2026\CGN\3 Ejecución\2 Estrategia ParticipCiudadana\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="104" documentId="13_ncr:1_{D4003C56-04DC-4CA7-86F4-738C3582AC11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FF1D339-8415-4F14-A812-1552035CB691}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8505902-1657-4CC6-A3EB-6810BBA7D209}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="591" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="21820" windowHeight="13900" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="GIT L Capacitación y Prensa" sheetId="57" r:id="rId1"/>
     <sheet name="GIT de Planeación" sheetId="49" r:id="rId2"/>
     <sheet name="GIT de Jurídica" sheetId="60" r:id="rId3"/>
     <sheet name="SubC Gral y de Investigación" sheetId="59" r:id="rId4"/>
     <sheet name="SubC Centralización Inf" sheetId="52" r:id="rId5"/>
     <sheet name="SubC Consolidación Inf " sheetId="61" r:id="rId6"/>
     <sheet name="GIT Apoyo Informático  " sheetId="58" r:id="rId7"/>
     <sheet name="Secretaría General" sheetId="56" r:id="rId8"/>
-    <sheet name="Cantidad Frec del Pod Semest" sheetId="13" state="hidden" r:id="rId9"/>
-[...13 lines deleted...]
-    <sheet name="Indicador" sheetId="12" state="hidden" r:id="rId23"/>
+    <sheet name="Control Cambios" sheetId="62" r:id="rId9"/>
+    <sheet name="Cantidad Frec del Pod Semest" sheetId="13" state="hidden" r:id="rId10"/>
+    <sheet name="Hoja3" sheetId="25" state="hidden" r:id="rId11"/>
+    <sheet name="SubContadurias" sheetId="15" state="hidden" r:id="rId12"/>
+    <sheet name="GITs" sheetId="5" state="hidden" r:id="rId13"/>
+    <sheet name="ducto" sheetId="19" state="hidden" r:id="rId14"/>
+    <sheet name="Grupo valor" sheetId="2" state="hidden" r:id="rId15"/>
+    <sheet name="NivelPartic" sheetId="21" state="hidden" r:id="rId16"/>
+    <sheet name="Canal y o Espacio" sheetId="11" state="hidden" r:id="rId17"/>
+    <sheet name="Indic" sheetId="22" state="hidden" r:id="rId18"/>
+    <sheet name="Responsable" sheetId="4" state="hidden" r:id="rId19"/>
+    <sheet name="FaseCiclo" sheetId="20" state="hidden" r:id="rId20"/>
+    <sheet name="Fase Ciclo de la Gestión" sheetId="6" state="hidden" r:id="rId21"/>
+    <sheet name="Niveles de Participación" sheetId="7" state="hidden" r:id="rId22"/>
+    <sheet name="Describa" sheetId="9" state="hidden" r:id="rId23"/>
+    <sheet name="Indicador" sheetId="12" state="hidden" r:id="rId24"/>
   </sheets>
   <definedNames>
-    <definedName name="DatosExternos_1" localSheetId="9" hidden="1">Hoja3!$A$1:$A$7</definedName>
-    <definedName name="DatosExternos_1" localSheetId="10" hidden="1">SubContadurias!#REF!</definedName>
+    <definedName name="DatosExternos_1" localSheetId="10" hidden="1">Hoja3!$A$1:$A$7</definedName>
+    <definedName name="DatosExternos_1" localSheetId="11" hidden="1">SubContadurias!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Karen</author>
   </authors>
   <commentList>
     <comment ref="A7" authorId="0" shapeId="0" xr:uid="{672778BC-9690-41EE-864F-81D070BDAF42}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nombre de la dependencia que promueve y es responsable de desarrollar la acción participativa.</t>
         </r>
       </text>
     </comment>
     <comment ref="B7" authorId="0" shapeId="0" xr:uid="{8A1074E1-D5FA-423A-9B5B-F4C9968A351B}">
@@ -286,51 +288,51 @@
   <connection id="9" xr16:uid="{00000000-0015-0000-FFFF-FFFF08000000}" keepAlive="1" name="Consulta - Tabla3 (2)" description="Conexión a la consulta 'Tabla3 (2)' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3 (2);Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3 (2)]"/>
   </connection>
   <connection id="10" xr16:uid="{00000000-0015-0000-FFFF-FFFF09000000}" keepAlive="1" name="Consulta - Tabla3 (3)" description="Conexión a la consulta 'Tabla3 (3)' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3 (3);Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3 (3)]"/>
   </connection>
   <connection id="11" xr16:uid="{00000000-0015-0000-FFFF-FFFF0A000000}" keepAlive="1" name="Consulta - Tabla3__2" description="Conexión a la consulta 'Tabla3__2' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3__2;Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3__2]"/>
   </connection>
   <connection id="12" xr16:uid="{00000000-0015-0000-FFFF-FFFF0B000000}" keepAlive="1" name="Consulta - Tabla3__2 (2)" description="Conexión a la consulta 'Tabla3__2 (2)' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3__2 (2);Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3__2 (2)]"/>
   </connection>
   <connection id="13" xr16:uid="{00000000-0015-0000-FFFF-FFFF0C000000}" keepAlive="1" name="Consulta - Tabla3__2 (3)" description="Conexión a la consulta 'Tabla3__2 (3)' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3__2 (3);Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3__2 (3)]"/>
   </connection>
   <connection id="14" xr16:uid="{00000000-0015-0000-FFFF-FFFF0D000000}" keepAlive="1" name="Consulta - Tabla3__2 (4)" description="Conexión a la consulta 'Tabla3__2 (4)' en el libro." type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla3__2 (4);Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla3__2 (4)]"/>
   </connection>
   <connection id="15" xr16:uid="{00000000-0015-0000-FFFF-FFFF0E000000}" keepAlive="1" name="Consulta - Tabla5" description="Conexión a la consulta 'Tabla5' en el libro." type="5" refreshedVersion="6" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla5;Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla5]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="355">
   <si>
     <t>Acompañamiento</t>
   </si>
   <si>
     <t>Investigación y Normas</t>
   </si>
   <si>
     <t>CHIP</t>
   </si>
   <si>
     <t>Procesamiento y Análisis de Producto</t>
   </si>
   <si>
     <t>Apoyo Informático</t>
   </si>
   <si>
     <t>Entes de control</t>
   </si>
   <si>
     <t>Academia</t>
   </si>
   <si>
     <t>Servidores públicos</t>
   </si>
   <si>
@@ -1380,56 +1382,97 @@
   </si>
   <si>
     <t>Documentación y análisis de las buenas prácticas de la CGN en materia de participación</t>
   </si>
   <si>
     <t>Identificar y documentar las experiencias exitosas sirvan de base para el perfeccionamiento continuo de la estrategia de participación</t>
   </si>
   <si>
     <t>Generación y socialización del documento de seguimiento</t>
   </si>
   <si>
     <t>Documentar y socializar buenas prácticas en materia de participación.</t>
   </si>
   <si>
     <t>abril y mayo 2026</t>
   </si>
   <si>
     <t>octubre 2026</t>
   </si>
   <si>
     <t>septiembre 2026</t>
   </si>
   <si>
     <t>agosto 2026</t>
   </si>
+  <si>
+    <t>Actualización de las caracterizaciones de los grupos de valor</t>
+  </si>
+  <si>
+    <t>Actualizar la caracterización de los grupos de valor de tal manera que se establezcan, entre otros, sus necesidades y expectativas actuales frente a la Entidad.</t>
+  </si>
+  <si>
+    <t>septiembre y octubre 2026</t>
+  </si>
+  <si>
+    <t>En el marco de la aplicación de la Guía de Caracterización de ciudadanía y grupos de valor, versión 5. se diseñará y publicará un instrumento de recolección de información de cada uno de los grupos de valor.</t>
+  </si>
+  <si>
+    <t>Caracterización de grupos de valor actualizado</t>
+  </si>
+  <si>
+    <t>CONTROL DE CAMBIOS DEL DOCUMENTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha </t>
+  </si>
+  <si>
+    <t>Responsable</t>
+  </si>
+  <si>
+    <t>Actividad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinadora GIT Planeación
+ </t>
+  </si>
+  <si>
+    <t>Actualización del documento: Inclusión de actividad para el GIT de Planeación, denominada "Actualización de las caracterizaciones de los grupos de valor".
+Aprobación en el Comité Institucional de Gestión y Desempeño del 26/03/2026</t>
+  </si>
+  <si>
+    <t>Creación del documento y aprobación en el Comité de Gestión y Desempeño Institucional 26/01/2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1458,78 +1501,125 @@
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -1716,55 +1806,161 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1885,50 +2081,71 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1951,53 +2168,95 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="4" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="4" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Millares 2" xfId="3" xr:uid="{1D75864A-5F12-429A-8CF4-F860D3BDAEA9}"/>
+    <cellStyle name="Millares 3" xfId="2" xr:uid="{318A918D-1890-415F-808B-2D9DC7FC64A5}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{0281B5C4-0348-48D7-8A3B-0DA2969E4251}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{FE1DA83E-3BFE-4435-9538-397048127812}"/>
+    <cellStyle name="Normal 4" xfId="5" xr:uid="{8F60CB10-C83C-469C-BFBD-E06A356ECA21}"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
@@ -2101,51 +2360,51 @@
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FF33"/>
       <color rgb="FFFAE2D6"/>
       <color rgb="FF009900"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -3040,4481 +3299,4581 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11795760-153D-4F93-B915-A1FC37D01989}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048552"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="113.140625" style="25" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="25" customWidth="1"/>
+    <col min="4" max="7" width="28.453125" style="25" customWidth="1"/>
+    <col min="8" max="8" width="75.453125" style="37" customWidth="1"/>
+    <col min="9" max="9" width="113.1796875" style="25" customWidth="1"/>
     <col min="10" max="10" width="19" style="25" customWidth="1"/>
     <col min="11" max="11" width="29" style="25" customWidth="1"/>
-    <col min="12" max="12" width="38.85546875" style="25" customWidth="1"/>
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="12" max="12" width="38.81640625" style="25" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="70"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" s="12" customFormat="1" ht="100.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" s="12" customFormat="1" ht="95" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="27" t="s">
         <v>175</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>176</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>162</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="27"/>
       <c r="H9" s="29" t="s">
         <v>177</v>
       </c>
       <c r="I9" s="28" t="s">
         <v>178</v>
       </c>
       <c r="J9" s="30" t="s">
         <v>179</v>
       </c>
       <c r="K9" s="31" t="s">
         <v>180</v>
       </c>
       <c r="L9" s="32" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="86.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" ht="68" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="27" t="s">
         <v>175</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>182</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>183</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>135</v>
       </c>
       <c r="E10" s="34"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33" t="s">
         <v>135</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>184</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>185</v>
       </c>
       <c r="J10" s="30" t="s">
         <v>179</v>
       </c>
       <c r="K10" s="33" t="s">
         <v>186</v>
       </c>
       <c r="L10" s="32" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="86.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:12" ht="68" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="27" t="s">
         <v>175</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>188</v>
       </c>
       <c r="C11" s="33" t="s">
         <v>162</v>
       </c>
       <c r="D11" s="33" t="s">
         <v>135</v>
       </c>
       <c r="E11" s="34"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33" t="s">
         <v>135</v>
       </c>
       <c r="H11" s="35" t="s">
         <v>189</v>
       </c>
       <c r="I11" s="32" t="s">
         <v>190</v>
       </c>
       <c r="J11" s="30" t="s">
         <v>191</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>192</v>
       </c>
       <c r="L11" s="32" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="85.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="67.5" x14ac:dyDescent="0.35">
       <c r="A12" s="27" t="s">
         <v>175</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>194</v>
       </c>
       <c r="C12" s="33" t="s">
         <v>162</v>
       </c>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="33" t="s">
         <v>135</v>
       </c>
       <c r="G12" s="33"/>
       <c r="H12" s="35" t="s">
         <v>195</v>
       </c>
       <c r="I12" s="32" t="s">
         <v>196</v>
       </c>
       <c r="J12" s="30" t="s">
         <v>179</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>180</v>
       </c>
       <c r="L12" s="36" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="1048551" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048552" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048551" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048552" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:A7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:A107"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="50.453125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" s="6" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A3" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A8" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A9" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A10" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A11" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A12" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A13" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A14" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A16" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A24" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A28" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A30" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A32" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A34" s="6">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A36" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A37" s="6">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A38" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A40" s="6">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A41" s="6">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A42" s="6">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A43" s="6">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A7" t="s">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A44" s="6">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A45" s="6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A46" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A47" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A48" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A49" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A50" s="6">
         <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A51" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A52" s="6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A53" s="6">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" s="6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A55" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A56" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A57" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A58" s="6">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A59" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A60" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A61" s="6">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A62" s="6">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A63" s="6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A64" s="6">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A65" s="6">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A66" s="6">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A67" s="6">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A68" s="6">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A69" s="6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A70" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A71" s="6">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A72" s="6">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A73" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A74" s="6">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A75" s="6">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A76" s="6">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A77" s="6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A78" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A79" s="6">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A80" s="6">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A81" s="6">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A82" s="6">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A83" s="6">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A84" s="6">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A85" s="6">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A86" s="6">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A87" s="6">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A88" s="6">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A89" s="6">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A90" s="6">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A91" s="6">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A92" s="6">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A93" s="6">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A94" s="6">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A95" s="6">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A96" s="6">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A97" s="6">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A98" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A99" s="6">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A100" s="6">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A101" s="6">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A102" s="6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A103" s="6">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A104" s="6">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A105" s="6">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A106" s="6">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A107" s="6" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="36.453125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="1"/>
-    <col min="2" max="2" width="56.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="56.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="82.42578125" customWidth="1"/>
+    <col min="1" max="1" width="39.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="82.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A4" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A35"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="44.42578125" customWidth="1"/>
+    <col min="1" max="1" width="44.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A4" s="3" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A7" s="3" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A8" s="3" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="3" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A11" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A12" s="3" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A13" s="3" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A16" s="3" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A17" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A19" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A20" s="3" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A21" s="3" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A22" s="3" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A23" s="3" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A24" s="3" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="25" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A25" s="3" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A26" s="3" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="27" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A27" s="3" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="28" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A28" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A29" s="3" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="30" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A30" s="3" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="31" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A31" s="3" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="32" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A32" s="3" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A33" s="3" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A34" s="3" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A35" s="3" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:A35" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>$A$3:$A$35</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="49" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A1:A1048576" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A23" sqref="A22:A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="95.42578125" customWidth="1"/>
+    <col min="1" max="1" width="95.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="53.5703125" customWidth="1"/>
+    <col min="1" max="1" width="53.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" customWidth="1"/>
+    <col min="1" max="1" width="24.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="42.42578125" customWidth="1"/>
+    <col min="1" max="1" width="42.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...114 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E498878-38A7-4412-B2F2-D40AE6F2B170}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:M1048552"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+    <sheetView topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="7" customWidth="1"/>
     <col min="10" max="10" width="19" style="7" customWidth="1"/>
-    <col min="11" max="11" width="19.7109375" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" style="7"/>
+    <col min="11" max="11" width="19.7265625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="52.54296875" style="7" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:13" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:13" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:13" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" ht="105" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:13" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>210</v>
       </c>
       <c r="C9" s="50" t="s">
         <v>162</v>
       </c>
       <c r="D9" s="23"/>
       <c r="E9" s="23" t="s">
         <v>135</v>
       </c>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="44" t="s">
         <v>212</v>
       </c>
       <c r="I9" s="44" t="s">
         <v>211</v>
       </c>
       <c r="J9" s="23" t="s">
         <v>207</v>
       </c>
       <c r="K9" s="40" t="s">
         <v>339</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>213</v>
       </c>
       <c r="M9" s="41"/>
     </row>
-    <row r="10" spans="1:13" ht="105" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="87" x14ac:dyDescent="0.35">
       <c r="A10" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="50" t="s">
         <v>162</v>
       </c>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>135</v>
       </c>
       <c r="H10" s="45" t="s">
         <v>215</v>
       </c>
       <c r="I10" s="45" t="s">
         <v>214</v>
       </c>
       <c r="J10" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K10" s="57" t="s">
         <v>342</v>
       </c>
       <c r="L10" s="39" t="s">
         <v>217</v>
       </c>
       <c r="M10" s="41"/>
     </row>
-    <row r="11" spans="1:13" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="60.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>216</v>
       </c>
       <c r="C11" s="50" t="s">
         <v>162</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="F11" s="39"/>
       <c r="G11" s="39" t="s">
         <v>135</v>
       </c>
       <c r="H11" s="43" t="s">
         <v>219</v>
       </c>
       <c r="I11" s="44" t="s">
         <v>218</v>
       </c>
       <c r="J11" s="23" t="s">
         <v>208</v>
       </c>
       <c r="K11" s="56" t="s">
         <v>341</v>
       </c>
       <c r="L11" s="23" t="s">
         <v>213</v>
       </c>
       <c r="M11" s="41"/>
     </row>
-    <row r="12" spans="1:13" ht="90" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A12" s="39" t="s">
         <v>206</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>334</v>
       </c>
       <c r="C12" s="55" t="s">
         <v>335</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="39" t="s">
         <v>135</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>336</v>
       </c>
       <c r="I12" s="45" t="s">
         <v>337</v>
       </c>
       <c r="J12" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K12" s="56" t="s">
         <v>340</v>
       </c>
       <c r="L12" s="23" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="1048551" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048552" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:13" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="58" t="s">
+        <v>206</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>343</v>
+      </c>
+      <c r="C13" s="59" t="s">
+        <v>162</v>
+      </c>
+      <c r="D13" s="58" t="s">
+        <v>135</v>
+      </c>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="64" t="s">
+        <v>344</v>
+      </c>
+      <c r="I13" s="61" t="s">
+        <v>346</v>
+      </c>
+      <c r="J13" s="58" t="s">
+        <v>208</v>
+      </c>
+      <c r="K13" s="62" t="s">
+        <v>345</v>
+      </c>
+      <c r="L13" s="63" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="1048551" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048552" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:A18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="67.453125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:A18" xr:uid="{00000000-0002-0000-0B00-000000000000}">
+      <formula1>$A$1:$A$17</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="83" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3"/>
     </row>
-    <row r="2" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A4" s="3" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A7" s="3" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A10" s="3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A11" s="3" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A12" s="3" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A13" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A14" s="3"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A19" xr:uid="{00000000-0002-0000-0C00-000000000000}">
       <formula1>$A$2:$A$16</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:A9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="90.42578125" customWidth="1"/>
+    <col min="1" max="1" width="90.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="3"/>
     </row>
-    <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" ht="55.5" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A8" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" customWidth="1"/>
+    <col min="1" max="1" width="18.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD36DC6A-5A2B-4C8E-B78D-98228868B87D}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048549"/>
   <sheetViews>
     <sheetView topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="7" customWidth="1"/>
     <col min="10" max="10" width="19" style="7" customWidth="1"/>
-    <col min="11" max="11" width="19.7109375" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="11" max="11" width="19.7265625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="180" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>247</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>248</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="23"/>
       <c r="F9" s="10"/>
       <c r="G9" s="23" t="s">
         <v>135</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>249</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>250</v>
       </c>
       <c r="J9" s="23" t="s">
         <v>252</v>
       </c>
       <c r="K9" s="23" t="s">
         <v>139</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A11" s="51"/>
     </row>
-    <row r="1048548" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048549" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048548" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048549" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F67FE3FF-9EE0-41F5-BAF8-ADB2C44F49EC}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048552"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="25" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="25" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="25" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="25" customWidth="1"/>
     <col min="10" max="10" width="19" style="25" customWidth="1"/>
-    <col min="11" max="11" width="19.7109375" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="25"/>
+    <col min="11" max="11" width="19.7265625" style="25" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="25" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="25"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="70"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="47.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="47.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="219.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" ht="219.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="46" t="s">
         <v>220</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>221</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>162</v>
       </c>
       <c r="D9" s="47"/>
       <c r="E9" s="27" t="s">
         <v>135</v>
       </c>
       <c r="F9" s="27"/>
       <c r="G9" s="47"/>
       <c r="H9" s="46" t="s">
         <v>222</v>
       </c>
       <c r="I9" s="46" t="s">
         <v>223</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>224</v>
       </c>
       <c r="K9" s="46" t="s">
         <v>225</v>
       </c>
       <c r="L9" s="46" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="310.89999999999998" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" ht="310.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="46" t="s">
         <v>227</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>228</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>162</v>
       </c>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="27" t="s">
         <v>135</v>
       </c>
       <c r="G10" s="34"/>
       <c r="H10" s="48" t="s">
         <v>229</v>
       </c>
       <c r="I10" s="46" t="s">
         <v>230</v>
       </c>
       <c r="J10" s="27" t="s">
         <v>231</v>
       </c>
       <c r="K10" s="46" t="s">
         <v>232</v>
       </c>
       <c r="L10" s="48" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="228" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="202.5" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>234</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>235</v>
       </c>
       <c r="C11" s="46" t="s">
         <v>162</v>
       </c>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="27" t="s">
         <v>135</v>
       </c>
       <c r="G11" s="34"/>
       <c r="H11" s="34" t="s">
         <v>236</v>
       </c>
       <c r="I11" s="49" t="s">
         <v>237</v>
       </c>
       <c r="J11" s="27" t="s">
         <v>231</v>
       </c>
       <c r="K11" s="46" t="s">
         <v>232</v>
       </c>
       <c r="L11" s="48" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="248.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="248.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="46" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>240</v>
       </c>
       <c r="C12" s="46" t="s">
         <v>162</v>
       </c>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="27" t="s">
         <v>135</v>
       </c>
       <c r="G12" s="34"/>
       <c r="H12" s="48" t="s">
         <v>241</v>
       </c>
       <c r="I12" s="48" t="s">
         <v>242</v>
       </c>
       <c r="J12" s="27" t="s">
         <v>243</v>
       </c>
       <c r="K12" s="46" t="s">
         <v>244</v>
       </c>
       <c r="L12" s="48" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="1048551" ht="23.85" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="1048552" ht="23.85" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1048551" ht="23.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048552" ht="23.9" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6284D9B6-46B3-4B6C-8F47-C818D1F6EB3A}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048552"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
       <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="7" customWidth="1"/>
     <col min="10" max="10" width="19" style="7" customWidth="1"/>
-    <col min="11" max="11" width="19.7109375" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="11" max="11" width="19.7265625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="38.26953125" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" s="14" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" s="14" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>133</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>141</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>139</v>
       </c>
       <c r="L9" s="13" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="17" customFormat="1" ht="201.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" s="17" customFormat="1" ht="201.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G10" s="16"/>
       <c r="H10" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>143</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L10" s="79" t="s">
+      <c r="L10" s="86" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="11" spans="1:12" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" s="17" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A11" s="15" t="s">
         <v>140</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G11" s="16"/>
       <c r="H11" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L11" s="79"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:12" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="L11" s="86"/>
+    </row>
+    <row r="12" spans="1:12" s="17" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A12" s="15" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>153</v>
       </c>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G12" s="16"/>
       <c r="H12" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>144</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L12" s="79"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:12" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="L12" s="86"/>
+    </row>
+    <row r="13" spans="1:12" s="17" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A13" s="15" t="s">
         <v>145</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>143</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L13" s="79"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:12" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="L13" s="86"/>
+    </row>
+    <row r="14" spans="1:12" s="17" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A14" s="15" t="s">
         <v>145</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G14" s="16"/>
       <c r="H14" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L14" s="79"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:12" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="L14" s="86"/>
+    </row>
+    <row r="15" spans="1:12" s="17" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A15" s="15" t="s">
         <v>145</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G15" s="16"/>
       <c r="H15" s="15" t="s">
         <v>142</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>144</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="L15" s="79"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:12" s="17" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="L15" s="86"/>
+    </row>
+    <row r="16" spans="1:12" s="17" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="21" t="s">
         <v>146</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>150</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="54" t="s">
         <v>135</v>
       </c>
       <c r="G16" s="16"/>
       <c r="H16" s="15" t="s">
         <v>148</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>138</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>139</v>
       </c>
       <c r="L16" s="16" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="17" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
     </row>
-    <row r="18" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
     </row>
-    <row r="19" spans="1:12" s="17" customFormat="1" ht="130.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" s="17" customFormat="1" ht="130.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="L19" s="20" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="20" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
     </row>
-    <row r="21" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="14"/>
       <c r="B21" s="14"/>
     </row>
-    <row r="22" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="14"/>
       <c r="B22" s="14"/>
     </row>
-    <row r="23" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
     </row>
-    <row r="24" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="14"/>
       <c r="B24" s="14"/>
     </row>
-    <row r="25" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
     </row>
-    <row r="26" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="14"/>
       <c r="B26" s="14"/>
     </row>
-    <row r="27" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
     </row>
-    <row r="28" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A28" s="14"/>
       <c r="B28" s="14"/>
     </row>
-    <row r="29" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
     </row>
-    <row r="30" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A30" s="14"/>
       <c r="B30" s="14"/>
     </row>
-    <row r="31" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" s="17" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A31" s="14"/>
       <c r="B31" s="14"/>
     </row>
-    <row r="1048551" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048552" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048551" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048552" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="L10:L15"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C719005-B135-4FC2-9451-64C024E7E85C}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048554"/>
   <sheetViews>
     <sheetView topLeftCell="B3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="26.7265625" style="7" customWidth="1"/>
     <col min="2" max="2" width="34" style="7" customWidth="1"/>
-    <col min="3" max="3" width="34.5703125" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="19.140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="4" width="23.26953125" style="12" customWidth="1"/>
+    <col min="5" max="7" width="23.26953125" style="7" customWidth="1"/>
+    <col min="8" max="8" width="60.26953125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="47.1796875" style="12" customWidth="1"/>
+    <col min="10" max="10" width="19.1796875" style="12" customWidth="1"/>
+    <col min="11" max="11" width="19.1796875" style="7" customWidth="1"/>
     <col min="12" max="12" width="55" style="12" customWidth="1"/>
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>254</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>255</v>
       </c>
       <c r="D9" s="23"/>
       <c r="E9" s="10"/>
       <c r="F9" s="23" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="10"/>
       <c r="H9" s="23" t="s">
         <v>256</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>257</v>
       </c>
       <c r="J9" s="23" t="s">
         <v>207</v>
       </c>
       <c r="K9" s="23" t="s">
         <v>258</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="58" x14ac:dyDescent="0.35">
       <c r="A10" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>260</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>255</v>
       </c>
       <c r="D10" s="39"/>
       <c r="E10" s="9"/>
       <c r="F10" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="39" t="s">
         <v>261</v>
       </c>
       <c r="I10" s="23" t="s">
         <v>262</v>
       </c>
       <c r="J10" s="23" t="s">
         <v>207</v>
       </c>
       <c r="K10" s="23" t="s">
         <v>263</v>
       </c>
       <c r="L10" s="39" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="58" x14ac:dyDescent="0.35">
       <c r="A11" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>266</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="9"/>
       <c r="F11" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="39" t="s">
         <v>267</v>
       </c>
       <c r="I11" s="23" t="s">
         <v>268</v>
       </c>
       <c r="J11" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K11" s="39" t="s">
         <v>270</v>
       </c>
       <c r="L11" s="39" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A12" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>272</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>266</v>
       </c>
       <c r="D12" s="39"/>
       <c r="E12" s="9"/>
       <c r="F12" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="39" t="s">
         <v>273</v>
       </c>
       <c r="I12" s="39" t="s">
         <v>274</v>
       </c>
       <c r="J12" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K12" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L12" s="39" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A13" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>276</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>266</v>
       </c>
       <c r="D13" s="39"/>
       <c r="E13" s="9"/>
       <c r="F13" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="39" t="s">
         <v>277</v>
       </c>
       <c r="I13" s="39" t="s">
         <v>278</v>
       </c>
       <c r="J13" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K13" s="39" t="s">
         <v>208</v>
       </c>
       <c r="L13" s="39" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="58" x14ac:dyDescent="0.35">
       <c r="A14" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>280</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>281</v>
       </c>
       <c r="D14" s="39"/>
       <c r="E14" s="9"/>
       <c r="F14" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="39" t="s">
         <v>282</v>
       </c>
       <c r="I14" s="39" t="s">
         <v>283</v>
       </c>
       <c r="J14" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K14" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L14" s="39" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="87" x14ac:dyDescent="0.35">
       <c r="A15" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>285</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>286</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>135</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="39"/>
       <c r="G15" s="9"/>
       <c r="H15" s="39" t="s">
         <v>287</v>
       </c>
       <c r="I15" s="39" t="s">
         <v>288</v>
       </c>
       <c r="J15" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K15" s="39" t="s">
         <v>208</v>
       </c>
       <c r="L15" s="39" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="87" x14ac:dyDescent="0.35">
       <c r="A16" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>290</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>286</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>135</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="39"/>
       <c r="G16" s="9"/>
       <c r="H16" s="39" t="s">
         <v>291</v>
       </c>
       <c r="I16" s="39" t="s">
         <v>288</v>
       </c>
       <c r="J16" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>208</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A17" s="39" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>293</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>286</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>135</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="39"/>
       <c r="G17" s="9"/>
       <c r="H17" s="39" t="s">
         <v>294</v>
       </c>
       <c r="I17" s="39" t="s">
         <v>288</v>
       </c>
       <c r="J17" s="39" t="s">
         <v>208</v>
       </c>
       <c r="K17" s="39" t="s">
         <v>208</v>
       </c>
       <c r="L17" s="39" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>297</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>286</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>135</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="39"/>
       <c r="G18" s="9"/>
       <c r="H18" s="39" t="s">
         <v>298</v>
       </c>
       <c r="I18" s="39" t="s">
         <v>288</v>
       </c>
       <c r="J18" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K18" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L18" s="39" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>300</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>301</v>
       </c>
       <c r="D19" s="23"/>
       <c r="E19" s="9"/>
       <c r="F19" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G19" s="39"/>
       <c r="H19" s="39" t="s">
         <v>302</v>
       </c>
       <c r="I19" s="39" t="s">
         <v>303</v>
       </c>
       <c r="J19" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K19" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L19" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>305</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>301</v>
       </c>
       <c r="D20" s="23"/>
       <c r="E20" s="9"/>
       <c r="F20" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G20" s="39"/>
       <c r="H20" s="39" t="s">
         <v>306</v>
       </c>
       <c r="I20" s="39" t="s">
         <v>307</v>
       </c>
       <c r="J20" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K20" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L20" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>308</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>266</v>
       </c>
       <c r="D21" s="23"/>
       <c r="E21" s="9"/>
       <c r="F21" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G21" s="39"/>
       <c r="H21" s="39" t="s">
         <v>309</v>
       </c>
       <c r="I21" s="39" t="s">
         <v>307</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>310</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>266</v>
       </c>
       <c r="D22" s="23"/>
       <c r="E22" s="9"/>
       <c r="F22" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G22" s="39"/>
       <c r="H22" s="39" t="s">
         <v>311</v>
       </c>
       <c r="I22" s="39" t="s">
         <v>307</v>
       </c>
       <c r="J22" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K22" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L22" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>312</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>266</v>
       </c>
       <c r="D23" s="23"/>
       <c r="E23" s="9"/>
       <c r="F23" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G23" s="39"/>
       <c r="H23" s="39" t="s">
         <v>313</v>
       </c>
       <c r="I23" s="39" t="s">
         <v>307</v>
       </c>
       <c r="J23" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K23" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L23" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>314</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>266</v>
       </c>
       <c r="D24" s="23"/>
       <c r="E24" s="9"/>
       <c r="F24" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G24" s="39"/>
       <c r="H24" s="39" t="s">
         <v>315</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>307</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K24" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L24" s="39" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>316</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>317</v>
       </c>
       <c r="D25" s="23"/>
       <c r="E25" s="9"/>
       <c r="F25" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G25" s="39"/>
       <c r="H25" s="39" t="s">
         <v>318</v>
       </c>
       <c r="I25" s="39" t="s">
         <v>319</v>
       </c>
       <c r="J25" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="155.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>321</v>
       </c>
       <c r="C26" s="39" t="s">
         <v>317</v>
       </c>
       <c r="D26" s="23"/>
       <c r="E26" s="9"/>
       <c r="F26" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G26" s="39"/>
       <c r="H26" s="39" t="s">
         <v>322</v>
       </c>
       <c r="I26" s="39" t="s">
         <v>323</v>
       </c>
       <c r="J26" s="39" t="s">
         <v>207</v>
       </c>
       <c r="K26" s="39" t="s">
         <v>324</v>
       </c>
       <c r="L26" s="39" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="155.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>326</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>317</v>
       </c>
       <c r="D27" s="23"/>
       <c r="E27" s="9"/>
       <c r="F27" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G27" s="39"/>
       <c r="H27" s="39" t="s">
         <v>327</v>
       </c>
       <c r="I27" s="39" t="s">
         <v>328</v>
       </c>
       <c r="J27" s="39" t="s">
         <v>269</v>
       </c>
       <c r="K27" s="39" t="s">
         <v>269</v>
       </c>
       <c r="L27" s="39" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="155.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="39" t="s">
         <v>296</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>330</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>317</v>
       </c>
       <c r="D28" s="23"/>
       <c r="E28" s="9"/>
       <c r="F28" s="39" t="s">
         <v>135</v>
       </c>
       <c r="G28" s="39"/>
       <c r="H28" s="53" t="s">
         <v>331</v>
       </c>
       <c r="I28" s="39" t="s">
         <v>332</v>
       </c>
       <c r="J28" s="39" t="s">
         <v>207</v>
       </c>
       <c r="K28" s="39" t="s">
         <v>324</v>
       </c>
       <c r="L28" s="39" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="1048553" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048554" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048553" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048554" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66F4B48E-5108-4B8E-9736-36569A6249C4}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048549"/>
   <sheetViews>
     <sheetView topLeftCell="B5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="7" customWidth="1"/>
     <col min="10" max="10" width="19" style="7" customWidth="1"/>
-    <col min="11" max="11" width="19.7109375" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="11" max="11" width="19.7265625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" ht="87" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
         <v>198</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>200</v>
       </c>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="23" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="38"/>
       <c r="H9" s="23" t="s">
         <v>201</v>
       </c>
       <c r="I9" s="39" t="s">
         <v>202</v>
       </c>
       <c r="J9" s="40" t="s">
         <v>203</v>
       </c>
       <c r="K9" s="40" t="s">
         <v>204</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="1048548" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048549" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048548" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048549" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7B6CA11-8C20-4638-BAC8-2CB5F25AA0C2}">
   <sheetPr>
     <tabColor rgb="FF66FF33"/>
   </sheetPr>
   <dimension ref="A3:L1048549"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="9" width="28.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="41.54296875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="34.54296875" style="7" customWidth="1"/>
+    <col min="4" max="9" width="28.453125" style="7" customWidth="1"/>
     <col min="10" max="10" width="19" style="7" customWidth="1"/>
-    <col min="11" max="11" width="19.5703125" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="7"/>
+    <col min="11" max="11" width="19.54296875" style="7" customWidth="1"/>
+    <col min="12" max="12" width="26.54296875" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-[...15 lines deleted...]
-      <c r="A5" s="65" t="s">
+    <row r="3" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+    </row>
+    <row r="5" spans="1:12" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="B5" s="66"/>
-[...26 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+    </row>
+    <row r="6" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="74"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+    </row>
+    <row r="7" spans="1:12" ht="23.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="67" t="s">
         <v>167</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="65" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="67" t="s">
         <v>169</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="E7" s="71"/>
-[...2 lines deleted...]
-      <c r="H7" s="73" t="s">
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" s="82" t="s">
         <v>131</v>
       </c>
-      <c r="J7" s="58" t="s">
+      <c r="J7" s="65" t="s">
         <v>172</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="L7" s="60" t="s">
+      <c r="L7" s="67" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="69"/>
+    <row r="8" spans="1:12" ht="42.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="76"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="76"/>
       <c r="D8" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" s="74"/>
-[...1 lines deleted...]
-      <c r="J8" s="59" t="s">
+      <c r="H8" s="81"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="K8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" s="24" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K8" s="66"/>
+      <c r="L8" s="68"/>
+    </row>
+    <row r="9" spans="1:12" s="24" customFormat="1" ht="71.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>162</v>
       </c>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="23" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="22"/>
       <c r="H9" s="22" t="s">
         <v>163</v>
       </c>
       <c r="I9" s="22" t="s">
         <v>164</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>165</v>
       </c>
       <c r="K9" s="22" t="s">
         <v>139</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="1048548" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="1048549" ht="23.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1048548" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="1048549" ht="23.9" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:A107"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EEFC8B2-3E0F-4EBF-8906-4F9D88C19691}">
+  <dimension ref="B2:E6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="50.42578125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="10.90625" style="87"/>
+    <col min="2" max="2" width="21.1796875" style="87" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
+    <col min="4" max="4" width="43.08984375" style="87" customWidth="1"/>
+    <col min="5" max="16384" width="10.90625" style="87"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-[...532 lines deleted...]
-      </c>
+    <row r="2" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="99" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+    </row>
+    <row r="3" spans="2:5" ht="14" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:5" ht="15.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="88" t="s">
+        <v>349</v>
+      </c>
+      <c r="C4" s="89" t="s">
+        <v>350</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>351</v>
+      </c>
+      <c r="E4" s="91"/>
+    </row>
+    <row r="5" spans="2:5" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="B5" s="92">
+        <v>46048</v>
+      </c>
+      <c r="C5" s="93" t="s">
+        <v>352</v>
+      </c>
+      <c r="D5" s="94" t="s">
+        <v>354</v>
+      </c>
+      <c r="E5" s="95"/>
+    </row>
+    <row r="6" spans="2:5" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="96">
+        <v>46107</v>
+      </c>
+      <c r="C6" s="97" t="s">
+        <v>352</v>
+      </c>
+      <c r="D6" s="98" t="s">
+        <v>353</v>
+      </c>
+      <c r="E6" s="95"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:D2"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 2 1 4 8 4 7 1 5 - 7 b 8 1 - 4 b 6 5 - b 3 9 b - 2 a 2 a 6 6 f 1 6 1 5 3 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A C Y E A A B Q S w M E F A A C A A g A C o h a U p a x K 3 K i A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L e h A y K M M r B J N T I x r U 5 7 Y C M X Q Y v k 3 B z / J X x C j q J v j v e c M 9 9 6 v N 8 j H t g k u 2 F v d m Y x E l J M A j e o q b e q M D O 4 Q J i Q X s J H q J G s M J t n Y d L R V R o 7 O n V P G v P f U L 2 j X 1 y z m P G L 7 c r V V R 2 w l + c j 6 v x x q Y 5 0 0 C o m A 3 W u M i G m y p A m f J g G b O y i 1 + f J 4 Y k / 6 U 0 I x N G 7 o U a A N i z W w O Q J 7 X x A P U E s D B B Q A A g A I A A q I W l I P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A K i F p S V u p f 8 S I B A A B D D A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A 3 Z Y 9 a 8 M w E I Z 3 g / / D I S 8 2 m I D t e i q Z T N d 2 q K F D C E F 2 L q 2 I L Q V Z g Q T j / 1 4 F t c 3 Q L p U w V a N F o I + T H t 7 T v R q w V U x w e D Z 9 d h 8 G Y T C 8 U Y l b q G n T 0 Q y W 0 K E K A 9 D t S b J X 5 H r k 4 d R i t 6 i O U i J X L 0 L u G y H 2 c T K u H m m P S 2 J 2 k v W 0 q g R X e s k 6 N Q E i U r O D g J b 2 D a N b Q X S o y 1 p c 1 J L y Y S d k X 4 n u 2 P P 6 f M A h N s e l 4 0 j M q A 6 Z g t J T o P C k p i k J A 8 Z / D v y N o 7 D m K O b m S O F r I r c H L K 0 B S 1 + E i j 4 S B + I 8 I f 8 / 7 6 4 4 x Q 3 h F G 7 q z P 6 a f l c V N p v c H k V v 9 o U m u l 7 J U R 9 f o V z e k L d Q d z c C Z S q V v Q V l c 3 o Q 5 W e L I u e U b 7 7 o 8 m l B p a O l e i b P h c f J U 3 3 j c a s E f / t F e A d Q S w E C L Q A U A A I A C A A K i F p S l r E r c q I A A A D 1 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A C o h a U g / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 7 g A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A K i F p S V u p f 8 S I B A A B D D A A A E w A A A A A A A A A A A A A A A A D f A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A B O A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 V Y w A A A A A A A L N j A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I y V D I z O j E 1 O j U 0 L j E 0 N z A w O T V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T E v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j A t M T I t M j J U M j M 6 M T c 6 N D Y u N z E 5 N D E 5 M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b m E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b m E y J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M y 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M i w x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M i w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T M v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E y L D F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T M v T 3 J p Z 2 V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z L 1 R p c G 8 l M j B j Y W 1 i a W F k b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h N T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h Y 2 n D s 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R X h j Z X B 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I y V D I z O j I 3 O j E 5 L j Q z M j I 1 N D d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h N S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T U v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h N S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T U v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x O S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y M C 0 x M i 0 y M l Q y M z o z M j o w N i 4 w M T c y N T g 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Y T E m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T E g K D I p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M S A o M i k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M S U y M C g y K S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E l M j A o M i k v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x J T I w K D M p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 2 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I 4 V D E 1 O j E 0 O j A x L j U 1 N D k y M z l a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M S A o M y k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E x I C g z K S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x J T I w K D M p L 0 9 y a W d l b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M S U y M C g z K S 9 U a X B v J T I w Y 2 F t Y m l h Z G 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T M l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I 4 V D E 1 O j Q 3 O j A 3 L j A 2 N T I x M z l a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M y A o M i k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z I C g y K S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z J T I w K D I p L 0 9 y a W d l b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M y U y M C g y K S 9 U a X B v J T I w Y 2 F t Y m l h Z G 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w z N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y M C 0 x M i 0 y O F Q x N T o 0 O T o 1 N C 4 z O D g 2 M D U z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Y T E m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z X 1 8 y L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I v T 3 J p Z 2 V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z X 1 8 y L 1 R p c G 8 l M j B j Y W 1 i a W F k b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M 1 9 f M i U y M C g y K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h Y 2 n D s 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R X h j Z X B 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I 4 V D E 1 O j U 1 O j I 1 L j Y 1 O T E z O T d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M 1 9 f M i A o M i k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z X 1 8 y I C g y K S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z X 1 8 y J T I w K D I p L 0 9 y a W d l b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M 1 9 f M i U y M C g y K S 9 U a X B v J T I w Y 2 F t Y m l h Z G 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I l M j A o M y k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w z N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y M C 0 x M i 0 y O F Q x N T o 1 N j o 1 N S 4 5 M D Y 4 M j I 2 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Y T E m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I g K D M p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M 1 9 f M i A o M y k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M 1 9 f M i U y M C g z K S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I l M j A o M y k v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z X 1 8 y J T I w K D Q p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M z Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j A t M T I t M j h U M T U 6 N T k 6 M T I u N z A 1 N j Q z M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b m E x J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z X 1 8 y I C g 0 K S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I g K D Q p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T N f X z I l M j A o N C k v T 3 J p Z 2 V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z X 1 8 y J T I w K D Q p L 1 R p c G 8 l M j B j Y W 1 i a W F k b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 1 L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b m E x J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F B P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I 4 V D E 2 O j E 2 O j A w L j A 4 M T A w O T B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 1 M D M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N m Z j N h N z Z h M i 0 x Z T V k L T Q 4 Y 2 E t O G Z l O S 1 h M j J l M T V l N 2 J j O G Y i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x N S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 1 L 1 R p c G 8 l M j B j Y W 1 i a W F k b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M y U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h Y 2 n D s 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M z Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j A t M T I t M j h U M T Y 6 M D g 6 N D c u M z k x N T Q 2 N l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b m E x J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E z I C g z K S 9 U a X B v I G N h b W J p Y W R v L n t D b 2 x 1 b W 5 h M S w w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T M g K D M p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T M l M j A o M y k v T 3 J p Z 2 V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E z J T I w K D M p L 1 R p c G 8 l M j B j Y W 1 i a W F k b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m V n Y W N p w 7 N u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x M D Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j A t M T I t M j h U M T Y 6 M z U 6 N D Y u N j g x M j A z M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q T 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b m E x J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E x N S A o M i k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G E x N S A o M i k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U l M j A o M i k v T 3 J p Z 2 V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x N S U y M C g y K S 9 U a X B v J T I w Y 2 F t Y m l h Z G 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 1 J T I w K D M p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T A 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I w L T E y L T I 4 V D E 3 O j E 0 O j I x L j Y 0 O D I w O D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q U E 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 5 h M S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U g K D M p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U g K D M p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 1 J T I w K D M p L 0 9 y a W d l b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M T U l M j A o M y k v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G E x J T I w K D Q p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 F j a c O z b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N U Y W J s Y T F f X z Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y M S 0 w M i 0 y N l Q y M j o w M D o y M S 4 x N j I 1 M T I 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Y T E m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Y T E g K D Q p L 1 R p c G 8 g Y 2 F t Y m l h Z G 8 u e 0 N v b H V t b m E x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x h M S A o N C k v V G l w b y B j Y W 1 i a W F k b y 5 7 Q 2 9 s d W 1 u Y T E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M S U y M C g 0 K S 9 P c m l n Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E l M j A o N C k v V G l w b y U y M G N h b W J p Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A I l v p b W W v r F F j L e T s W T I 9 V 8 A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A C W w R 8 8 G 4 K a B H z a 0 C O A g a + g A A A A A E g A A A o A A A A B A A A A A A Q 5 b G H G M p 7 + 2 4 U 0 b b T N s t U A A A A F h 3 2 c h B 5 P E 4 k y 4 2 W / C P 1 R 1 1 6 n I T a p h b q x k E R 4 6 T d O U L O q j o c z + 5 u + 7 L K 6 K 4 / + G 7 K G R k E c w 3 R Y K k I 9 z s b X l l D t P T d K P / 6 T T C k A + B p 4 o P l L X k F A A A A D c h Q r s i q Q U p 7 S o P s i M L 1 o S a h h i t < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0992935-BE50-497C-948C-2003290120EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>GIT L Capacitación y Prensa</vt:lpstr>
       <vt:lpstr>GIT de Planeación</vt:lpstr>
       <vt:lpstr>GIT de Jurídica</vt:lpstr>
       <vt:lpstr>SubC Gral y de Investigación</vt:lpstr>
       <vt:lpstr>SubC Centralización Inf</vt:lpstr>
       <vt:lpstr>SubC Consolidación Inf </vt:lpstr>
       <vt:lpstr>GIT Apoyo Informático  </vt:lpstr>
       <vt:lpstr>Secretaría General</vt:lpstr>
+      <vt:lpstr>Control Cambios</vt:lpstr>
       <vt:lpstr>Cantidad Frec del Pod Semest</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>
       <vt:lpstr>SubContadurias</vt:lpstr>
       <vt:lpstr>GITs</vt:lpstr>
       <vt:lpstr>ducto</vt:lpstr>
       <vt:lpstr>Grupo valor</vt:lpstr>
       <vt:lpstr>NivelPartic</vt:lpstr>
       <vt:lpstr>Canal y o Espacio</vt:lpstr>
       <vt:lpstr>Indic</vt:lpstr>
       <vt:lpstr>Responsable</vt:lpstr>
       <vt:lpstr>FaseCiclo</vt:lpstr>
       <vt:lpstr>Fase Ciclo de la Gestión</vt:lpstr>
       <vt:lpstr>Niveles de Participación</vt:lpstr>
       <vt:lpstr>Describa</vt:lpstr>
       <vt:lpstr>Indicador</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>