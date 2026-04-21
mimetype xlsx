--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -1,204 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/kforero_contaduria_gov_co/Documents/KFORERO/2025/ADMINISTRATIVOS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mzornosa\Nextcloud\Gestion_TICs\SEG (Seguridad)\SGS (Sistema Gestión Seguridad)\GEA (Gestion de activos)\2026\Procesos_CGN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{930C8D8D-AA78-4C72-A532-483111B56E24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20D7459E-CEDA-44F0-A7D5-B207E13E33B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="703" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="384" yWindow="384" windowWidth="20592" windowHeight="11100" tabRatio="703" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivo" sheetId="4" r:id="rId1"/>
     <sheet name="Información" sheetId="5" r:id="rId2"/>
     <sheet name="Hard-Soft-Serv" sheetId="1" r:id="rId3"/>
     <sheet name="TH " sheetId="7" r:id="rId4"/>
     <sheet name="Valores" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Información!$A$15:$V$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Información!$A$15:$AE$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'TH '!$A$14:$H$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V16" i="5" l="1"/>
-  <c r="U16" i="5"/>
+  <c r="AD21" i="5" l="1"/>
+  <c r="AD20" i="5"/>
+  <c r="AD19" i="5"/>
+  <c r="AD18" i="5"/>
+  <c r="AD17" i="5"/>
+  <c r="AD16" i="5"/>
+  <c r="AD22" i="5"/>
+  <c r="AD23" i="5"/>
+  <c r="AD24" i="5"/>
+  <c r="AD25" i="5"/>
+  <c r="AD26" i="5"/>
+  <c r="AD27" i="5"/>
+  <c r="AD28" i="5"/>
+  <c r="AD29" i="5"/>
+  <c r="AD30" i="5"/>
+  <c r="AD31" i="5"/>
+  <c r="AD32" i="5"/>
+  <c r="AD33" i="5"/>
+  <c r="AD34" i="5"/>
+  <c r="AD35" i="5"/>
+  <c r="AD36" i="5"/>
+  <c r="AD37" i="5"/>
   <c r="H40" i="7"/>
   <c r="H39" i="7"/>
   <c r="H38" i="7"/>
   <c r="H37" i="7"/>
   <c r="H36" i="7"/>
   <c r="H35" i="7"/>
   <c r="H34" i="7"/>
   <c r="H33" i="7"/>
   <c r="H32" i="7"/>
   <c r="H31" i="7"/>
   <c r="H30" i="7"/>
   <c r="H29" i="7"/>
   <c r="H28" i="7"/>
   <c r="H27" i="7"/>
   <c r="H26" i="7"/>
   <c r="H25" i="7"/>
   <c r="H24" i="7"/>
   <c r="H23" i="7"/>
   <c r="H22" i="7"/>
   <c r="H21" i="7"/>
   <c r="H20" i="7"/>
   <c r="H19" i="7"/>
   <c r="H18" i="7"/>
   <c r="H17" i="7"/>
   <c r="H16" i="7"/>
   <c r="L40" i="1"/>
   <c r="L39" i="1"/>
   <c r="L38" i="1"/>
   <c r="L37" i="1"/>
   <c r="L36" i="1"/>
   <c r="L35" i="1"/>
   <c r="L34" i="1"/>
   <c r="L33" i="1"/>
   <c r="L32" i="1"/>
   <c r="L31" i="1"/>
   <c r="L30" i="1"/>
   <c r="L29" i="1"/>
   <c r="L28" i="1"/>
   <c r="L27" i="1"/>
   <c r="L26" i="1"/>
   <c r="L25" i="1"/>
   <c r="L24" i="1"/>
   <c r="L23" i="1"/>
   <c r="L22" i="1"/>
   <c r="L21" i="1"/>
   <c r="L20" i="1"/>
   <c r="L19" i="1"/>
   <c r="L18" i="1"/>
   <c r="L17" i="1"/>
-  <c r="V17" i="5"/>
-[...38 lines deleted...]
-  <c r="U35" i="5"/>
+  <c r="AE17" i="5"/>
+  <c r="AE18" i="5"/>
+  <c r="AE19" i="5"/>
+  <c r="AE20" i="5"/>
+  <c r="AE21" i="5"/>
+  <c r="AE22" i="5"/>
+  <c r="AE23" i="5"/>
+  <c r="AE24" i="5"/>
+  <c r="AE25" i="5"/>
+  <c r="AE26" i="5"/>
+  <c r="AE27" i="5"/>
+  <c r="AE28" i="5"/>
+  <c r="AE29" i="5"/>
+  <c r="AE30" i="5"/>
+  <c r="AE31" i="5"/>
+  <c r="AE32" i="5"/>
+  <c r="AE33" i="5"/>
+  <c r="AE34" i="5"/>
+  <c r="AE35" i="5"/>
+  <c r="AE36" i="5"/>
+  <c r="AE37" i="5"/>
+  <c r="AE16" i="5"/>
   <c r="H15" i="7" l="1"/>
   <c r="L16" i="1" l="1"/>
   <c r="L15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>mzornosa</author>
+    <author>TERESA</author>
+    <author>tc={D5C347E5-5D2F-4354-B75C-D175AD9934CD}</author>
   </authors>
   <commentList>
     <comment ref="C15" authorId="0" shapeId="0" xr:uid="{C0FDFD8B-AAA2-4C2E-BE63-A8BA4FFBF128}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Acorde con la TRD que aplique</t>
         </r>
       </text>
     </comment>
     <comment ref="I15" authorId="0" shapeId="0" xr:uid="{A689B1A9-1468-4D28-9F1A-FD87040DA196}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indicar la dependencia, proceso y/o el cargo de quien custodia la información</t>
@@ -223,152 +229,398 @@
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Donde se encuentra publicada o ruta de ubicación</t>
         </r>
       </text>
     </comment>
     <comment ref="N15" authorId="0" shapeId="0" xr:uid="{BA1AC984-B2E7-43B3-9011-C95C0245AFC0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Disponible: Entregada previa solicitud 
 Publicada: Disponible en sitio WEB </t>
         </r>
       </text>
     </comment>
-    <comment ref="O15" authorId="0" shapeId="0" xr:uid="{6D9AF3DD-1637-42B5-8549-840F5D5CAADA}">
+    <comment ref="O15" authorId="1" shapeId="0" xr:uid="{3AC4A2AD-A4D7-4D47-9B57-FDF9F6B3F8B1}">
       <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Regula el derecho de acceso a la información pública</t>
+          <t xml:space="preserve">
+La identificación de la excepción que, dentro de las previstas en los artículos 18 y 19 de la Ley 1712 de 2014, cobija la calificación de información reservada o clasificada. Si la respuesta es NO se debe marcar no aplica (N/A)</t>
         </r>
       </text>
     </comment>
-    <comment ref="P15" authorId="0" shapeId="0" xr:uid="{0D8AE0F9-C38D-43AC-A766-492819895F0E}">
+    <comment ref="P15" authorId="1" shapeId="0" xr:uid="{8710CD23-5139-4E5F-B709-B66C6CFDA4E4}">
       <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Derecho de protección de datos que tienen las personas a conocer, actualizar y rectificar la informacion que se hayan recogido en BD sobre ellas.
-Incluir la seleccion</t>
+          <t xml:space="preserve">
+Indica el fundamento constitucional o legal que justifica la clasificación o la reserva, señalando expresamente la norma, articulo, inciso o párrafo que la ampara.</t>
         </r>
       </text>
     </comment>
-    <comment ref="Q15" authorId="0" shapeId="0" xr:uid="{3A32A2BE-2E7D-4943-9F1B-33CF14D38287}">
+    <comment ref="Q15" authorId="1" shapeId="0" xr:uid="{3DE6A8DF-AFDF-402A-9E34-5FDBEE33379D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Indica la norma jurídica que sirve como fundamento jurídico para la clasificación o reserva de la información</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="R15" authorId="1" shapeId="0" xr:uid="{9523FC13-6627-4EB7-9AF0-008650CC37A2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+IIndicar si la totalidad del documento es clasificado o reservado o si solo una parte corresponde a esta calificación</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="S15" authorId="1" shapeId="0" xr:uid="{BB487B69-1EB8-4106-88F6-3992EC3317CA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Fecha en que se calificó́ la información como reservada o clasificada.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T15" authorId="1" shapeId="0" xr:uid="{484E2E83-FC75-454A-9E2D-7AD903149DFB}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Tiempo que cobija la clasificación o reserva. La clasificación es ilimitada en años, la reserva solo puede durar como máximo por 15 años desde la creación del documento.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="U15" authorId="1" shapeId="0" xr:uid="{976900A0-22AE-4736-92A1-4C28208B8AA5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+¿El activo de información contiene datos personales? SI - NO</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V15" authorId="1" shapeId="0" xr:uid="{40D2B338-9B05-4BC4-ABF2-200755BC5556}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Son los datos personales de los niños, niñas y adolescentes, cuyo tratamiento está prohibido, salvo que se trate de datos de naturaleza pública. Ej. Registro civil.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="W15" authorId="1" shapeId="0" xr:uid="{021ACCDC-93C7-4520-835B-45FA228F2DE2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Si cuenta con datos personales seleccione el tipo, en caso contrario seleccione N/A:</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="X15" authorId="1" shapeId="0" xr:uid="{B4748CB3-A323-439D-8917-0E12A48D700A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+La finalidad de la recolección justifica por la cual el dato es capturado, almacenado y mantenido en la Entidad</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="Y15" authorId="2" shapeId="0" xr:uid="{D5C347E5-5D2F-4354-B75C-D175AD9934CD}">
+      <text>
+        <t xml:space="preserve">[Comentario encadenado]
+Su versión de Excel le permite leer este comentario encadenado; sin embargo, las ediciones que se apliquen se quitarán si el archivo se abre en una versión más reciente de Excel. Más información: https://go.microsoft.com/fwlink/?linkid=870924
+Comentario:
+    Seleccionar si se cuenta o no con la autorización de la recolección y tratamiento. 
+</t>
+      </text>
+    </comment>
+    <comment ref="Z15" authorId="0" shapeId="0" xr:uid="{3A32A2BE-2E7D-4943-9F1B-33CF14D38287}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nivel de autorización de divulgación de la información</t>
         </r>
       </text>
     </comment>
-    <comment ref="R15" authorId="0" shapeId="0" xr:uid="{5A214E97-5F5A-42B6-8924-4E49699464D6}">
+    <comment ref="AA15" authorId="0" shapeId="0" xr:uid="{5A214E97-5F5A-42B6-8924-4E49699464D6}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Depende del nivel en que la información se mantenga inalterada </t>
         </r>
       </text>
     </comment>
-    <comment ref="S15" authorId="0" shapeId="0" xr:uid="{691BBD5B-E5AF-4225-A1F2-851A43035A12}">
+    <comment ref="AB15" authorId="0" shapeId="0" xr:uid="{691BBD5B-E5AF-4225-A1F2-851A43035A12}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nivel de disponibilidad para que las personas autorizadas accedan cualquier momento</t>
         </r>
       </text>
     </comment>
-    <comment ref="T15" authorId="0" shapeId="0" xr:uid="{7F33605F-FA7E-41C2-A951-5EF340DB6369}">
+    <comment ref="AC15" authorId="0" shapeId="0" xr:uid="{7F33605F-FA7E-41C2-A951-5EF340DB6369}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Forma de visualización tales como: Papel, Word, Excel, pdf, entre otros</t>
         </r>
       </text>
     </comment>
-    <comment ref="U15" authorId="0" shapeId="0" xr:uid="{F9D3579D-98E2-41EB-8E94-E1D339D59E65}">
+    <comment ref="AD15" authorId="0" shapeId="0" xr:uid="{F9D3579D-98E2-41EB-8E94-E1D339D59E65}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Es el cálculo que se determina después de la evaluación de los criterios de confidencialidad, integridad y disponibilidad</t>
         </r>
       </text>
     </comment>
-    <comment ref="V15" authorId="0" shapeId="0" xr:uid="{C04EA034-B66D-43E6-9331-2FBDA909675C}">
+    <comment ref="AE15" authorId="0" shapeId="0" xr:uid="{C04EA034-B66D-43E6-9331-2FBDA909675C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Identifica los documentos de acuerdo a su clasificación y valoración</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AF15" authorId="1" shapeId="0" xr:uid="{F95FA959-CFE5-4B5E-A254-18362C67F2DB}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Se clasifica como Infraestructura Crítica Cibernética debido a que su indisponibilidad, alteración o exposición compromete la consolidación de la información financiera pública nacional y afecta la estabilidad operativa del Estado</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>mzornosa</author>
   </authors>
   <commentList>
     <comment ref="I2" authorId="0" shapeId="0" xr:uid="{515E6EEE-8BEF-454E-A8B4-79BED239E580}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Inf disponible para ciudadanía</t>
         </r>
@@ -429,71 +681,68 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Publica pero busca proteger datos sensibles al publico ej datos de contacto o financieros)</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="220">
   <si>
     <t>PROCESO</t>
   </si>
   <si>
     <t>TIPO ACTIVO</t>
   </si>
   <si>
     <t>NOMBRE ACTIVO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>LEY 1712 DE 2014</t>
   </si>
   <si>
     <t>LEY 1581 DE 2012</t>
-  </si>
-[...1 lines deleted...]
-    <t>FORMATO</t>
   </si>
   <si>
     <t>CLASIFICACIÓN Y VALORACIÓN</t>
   </si>
   <si>
     <t>NIVEL DE CONFIDENCIALIDAD DE LA INFORMACIÓN</t>
   </si>
   <si>
     <t>NIVEL DE DISPONIBILIDAD</t>
   </si>
   <si>
     <t>VALOR</t>
   </si>
   <si>
     <t>NIVEL DE INTEGRIDAD</t>
   </si>
   <si>
     <t>Planeación Integral</t>
   </si>
   <si>
     <t>Comunicación Pública</t>
   </si>
   <si>
     <t>Normalización y Culturización Contable</t>
   </si>
@@ -805,53 +1054,50 @@
   <si>
     <t>La pérdida  de exactitud  y/o completitud de la información almacenada, procesada  o transportada por los  activos  de información impacta negativamente  a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>El acceso  no autorizado a los activos  de información y, por ende, a  la información  que estos almacenan, procesan  o transportan impacta  de manera leve a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>La pérdida  de exactitud  y/o completitud de la información almacenada, procesada  o transportada por los  activos  de información impacta  de manera leve a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>Talento Humano</t>
   </si>
   <si>
     <t xml:space="preserve"> Información</t>
   </si>
   <si>
     <t xml:space="preserve"> Hardware, software y servicios</t>
   </si>
   <si>
     <t>Publicada (ubicación)</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR </t>
   </si>
   <si>
-    <t xml:space="preserve"> ETIQUETADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPB</t>
   </si>
   <si>
     <t>IPC</t>
   </si>
   <si>
     <t>IPR</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t xml:space="preserve">En esta pestaña se encuentra toda la producción documental de la información almacenada en físico, digital y/o medio electrónico.de los procesos y funciones del alcance de la certificación de la norma ISO 27001, </t>
   </si>
   <si>
     <t>CLASIFICACIÓN PARA ACTIVOS DE TIPO INFORMACIÓN</t>
   </si>
   <si>
     <t>CLASIFICACIÓN PARA ACTIVOS DE TIPO Hard-Soft-Serv</t>
@@ -861,58 +1107,50 @@
   </si>
   <si>
     <t>Pública Reservada</t>
   </si>
   <si>
     <t>Pública Clasificada</t>
   </si>
   <si>
     <t>Pública Restringida</t>
   </si>
   <si>
     <t>IPE</t>
   </si>
   <si>
     <t>8 – 10</t>
   </si>
   <si>
     <t xml:space="preserve">Disponible 
 </t>
   </si>
   <si>
     <t>Físico</t>
   </si>
   <si>
     <t>Electrónico</t>
-  </si>
-[...6 lines deleted...]
-LEY 1581 DE 2012</t>
   </si>
   <si>
     <t>GESTIÓN TIC's</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
   </si>
   <si>
     <t>VERSIÓN:</t>
   </si>
   <si>
     <t>PÁGINA:</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>GTI12-FOR01</t>
   </si>
@@ -924,137 +1162,268 @@
       <t xml:space="preserve">Leer la información del Instructivo Gestión de activos de Información GTI12-INS01, el cual encontrará en la intranet
 </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2147961?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2147547%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect%3Dhttps%253A%252F%252Fwww.contaduria.gov.co%253A443%252Fweb%252Fintranet%252Fsistema-de-gestion-de-calidad%252F-%252Fdocument_library%252Fvpkf13iCweJ8%252Fview%252F2146984</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>Español</t>
+    <t>Es Infraestructura Critica cibernética</t>
+  </si>
+  <si>
+    <t>Datos Personales (Ley 1581 de 2012)</t>
+  </si>
+  <si>
+    <t>¿Contiene datos personales?</t>
+  </si>
+  <si>
+    <t>¿Contiene datos personales de niños,niñas o adolescentes?</t>
+  </si>
+  <si>
+    <t>Tipos de Datos Personales</t>
+  </si>
+  <si>
+    <t>Finalidad de la recolección de los datos personales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Existe autorización para el tratamiento de los datos personales </t>
+  </si>
+  <si>
+    <t>Dato personal público</t>
+  </si>
+  <si>
+    <t>Dato semiprivado</t>
+  </si>
+  <si>
+    <t>Dato personal privado</t>
+  </si>
+  <si>
+    <t>Indice  de información clasificada y reservada</t>
+  </si>
+  <si>
+    <t>Objeto legítimo de la excepción</t>
+  </si>
+  <si>
+    <t>Clasificada</t>
+  </si>
+  <si>
+    <t>Reservada</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>Fundamento constitucional o legal</t>
+  </si>
+  <si>
+    <t>Fundamento jurídico de la excepción</t>
+  </si>
+  <si>
+    <t>Excepción total o parcial</t>
+  </si>
+  <si>
+    <t>Fecha de clasificación (DD/MM/AAAA):</t>
+  </si>
+  <si>
+    <t>Tiempo de clasificación</t>
+  </si>
+  <si>
+    <t>Clasificación y Valoración</t>
+  </si>
+  <si>
+    <t>Proceso</t>
+  </si>
+  <si>
+    <t>Tipo de Activo</t>
+  </si>
+  <si>
+    <t>Nombre Activo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descripción </t>
+  </si>
+  <si>
+    <t>Custodio del Activo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Propietario del Activo </t>
+  </si>
+  <si>
+    <t>Nivel Integridad</t>
+  </si>
+  <si>
+    <t>Nivel Disponibilidad</t>
+  </si>
+  <si>
+    <t>Formato</t>
+  </si>
+  <si>
+    <t>Criticidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Etiquetado</t>
+  </si>
+  <si>
+    <t>02</t>
   </si>
   <si>
     <t>Actas del Comité Institucional de Coordinación de Control
 Interno - CICCI</t>
   </si>
   <si>
-    <t>02</t>
-[...1 lines deleted...]
-  <si>
     <t>Documentos oficiales que registran las decisiones, acuerdos, y deliberaciones del comité encargado de coordinar, supervisar y fortalecer el sistema de control interno dentro de la Entidad.</t>
   </si>
   <si>
+    <t>GIT de Apoyo Informático</t>
+  </si>
+  <si>
     <t>GIT de Control Interno</t>
   </si>
   <si>
-    <t>GIT de Apoyo Informático</t>
+    <t>Español</t>
   </si>
   <si>
     <t>P:\100\104\02_Actas\02_11_CICCI</t>
   </si>
   <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Informes de Auditoría del Sistema de Gestión de Calidad</t>
+  </si>
+  <si>
+    <t>Documentos que recopilan y comunican los resultados de las evaluaciones realizadas por el GIT de Control Interno sobre la eficiencia, eficacia y cumplimiento de los procesos institucionales, con el fin de verificar la implementación, efectividad y mejora continua del Sistema de Control Interno, conforme a los lineamientos del MECI y el MIPG</t>
+  </si>
+  <si>
+    <t>P:\100\104\24_Informes\24_04_AuditoriaSGC</t>
+  </si>
+  <si>
+    <t>Informes de Requerimientos de Ley</t>
+  </si>
+  <si>
+    <t>Documentos elaborados por el GIT de Control Interno para dar cumplimiento a obligaciones legales, que reportan el estado del control interno y demás aspectos exigidos por la normatividad vigente</t>
+  </si>
+  <si>
+    <t>P:\100\104\24_Informes\24_17_RequerimientosLey</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Planes Anuales de Auditoría</t>
+  </si>
+  <si>
+    <t>Documentos que definen, organizan y programan las auditorías internas que se realizarán durante el año, con base en criterios de riesgo, objetivos institucionales y requerimientos legales, para evaluar la eficacia del control interno y promover la mejora continua en los procesos de la Entidad.</t>
+  </si>
+  <si>
+    <t>P:\100\104\40_Planes\40_04_AnualesAuditoria</t>
+  </si>
+  <si>
+    <t>Planes de Mejoramiento</t>
+  </si>
+  <si>
+    <t>Instrumentos de gestión que contienen las acciones correctivas, preventivas o de mejora que los procesos se comprometen a implementar para superar hallazgos o debilidades identificadas en auditorías o evaluaciones, con el fin de fortalecer el desempeño institucional y el Sistema de Control Interno.</t>
+  </si>
+  <si>
+    <t>P:\100\104\40_Planes\40_11_Mejoramiento</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Reportes de Avance a la Gestión - FURAG</t>
+  </si>
+  <si>
+    <t>Informes generados a partir del diligenciamiento del Formulario Único de Reporte de Avance a la Gestión (FURAG), mediante los cuales las entidades públicas reportan el estado de implementación del Modelo Integrado de Planeación y Gestión (MIPG) y del Modelo Estándar de Control Interno (MECI), permitiendo su evaluación por parte del Departamento Administrativo de la Función Pública.</t>
+  </si>
+  <si>
+    <t>P:\100\104\48_Reportes\48_01_AvanceGestionFURAG</t>
+  </si>
+  <si>
+    <t>Control Interno</t>
+  </si>
+  <si>
     <t>PDF</t>
   </si>
   <si>
-    <t>Informes de Auditoría del Sistema de Gestión de Calidad</t>
-[...50 lines deleted...]
-    <t>P:\100\104\48_Reportes\48_01_AvanceGestionFURAG</t>
+    <t xml:space="preserve">Excepción total </t>
+  </si>
+  <si>
+    <t>Excepción Parcial</t>
+  </si>
+  <si>
+    <t>Artículo 74 de la Constitución Política (acceso a documentos públicos).
+Artículo 209 de la Constitución (función administrativa y control).
+Ley 87 de 1993 – Sistema de Control Interno.</t>
+  </si>
+  <si>
+    <t>XX AÑOS</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 18 y 19, cuando revelen debilidades que puedan afectar la seguridad institucional.</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 Art. 18.</t>
+  </si>
+  <si>
+    <t>Evaluar el cumplimiento y desempeño de los procesos institucionales, documentar evidencias y asegurar la mejora continua del Sistema de Gestión de Calidad.</t>
+  </si>
+  <si>
+    <t>Gestionar, hacer seguimiento y verificar el cumplimiento de acciones correctivas y preventivas derivadas de auditorías y requerimientos de control.</t>
+  </si>
+  <si>
+    <t>Físico-Electrónico</t>
+  </si>
+  <si>
+    <t>CONTROL Y EVALUACIÓN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-240A]General"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1188,52 +1557,59 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="14">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
@@ -1265,50 +1641,74 @@
         <fgColor rgb="FF00AF50"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF222A35"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF006666"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1737,51 +2137,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1887,109 +2287,160 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2021,168 +2472,158 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Excel Built-in Normal" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF006666"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>190499</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>154782</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
@@ -2315,50 +2756,56 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3901440" y="249555"/>
           <a:ext cx="5745480" cy="925830"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Teresa Quilindo Sarasti" id="{57ADEC78-6208-4A72-BE6E-9AE90BD7454B}" userId="S::Teresa.Quilindo@icbf.gov.co::7d8fda26-728e-4430-a26c-b206d63ef2fd" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2612,3298 +3059,3762 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="Y15" dT="2026-03-01T00:28:22.28" personId="{57ADEC78-6208-4A72-BE6E-9AE90BD7454B}" id="{D5C347E5-5D2F-4354-B75C-D175AD9934CD}">
+    <text xml:space="preserve">Seleccionar si se cuenta o no con la autorización de la recolección y tratamiento. 
+</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40AE08CC-3A3D-447A-9957-9DDA3DF4D590}">
   <dimension ref="A1:F1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7:E7"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6:E6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.88671875" customWidth="1"/>
+    <col min="2" max="2" width="26.88671875" customWidth="1"/>
+    <col min="3" max="3" width="111.109375" customWidth="1"/>
+    <col min="4" max="4" width="34.33203125" customWidth="1"/>
+    <col min="5" max="5" width="33.6640625" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
     </row>
-    <row r="2" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
-      <c r="B2" s="73" t="s">
-[...4 lines deleted...]
-      <c r="E2" s="75"/>
+      <c r="B2" s="90" t="s">
+        <v>69</v>
+      </c>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="92"/>
       <c r="F2" s="9"/>
     </row>
-    <row r="3" spans="1:6" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
-      <c r="B3" s="76"/>
-[...2 lines deleted...]
-      <c r="E3" s="78"/>
+      <c r="B3" s="93"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="95"/>
       <c r="F3" s="9"/>
     </row>
-    <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="9"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="11"/>
       <c r="F4" s="9"/>
     </row>
-    <row r="5" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9"/>
-      <c r="B5" s="79" t="s">
+      <c r="B5" s="96" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="9"/>
+    </row>
+    <row r="6" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="98" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="80"/>
-[...6 lines deleted...]
-      <c r="B6" s="81" t="s">
+      <c r="D6" s="102"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="12"/>
+    </row>
+    <row r="7" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="104" t="s">
+        <v>150</v>
+      </c>
+      <c r="D7" s="105"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="12"/>
+    </row>
+    <row r="8" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="107" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="108"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="12"/>
+    </row>
+    <row r="9" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="116" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="112" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="102"/>
+      <c r="E9" s="103"/>
+      <c r="F9" s="12"/>
+    </row>
+    <row r="10" spans="1:6" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9"/>
+      <c r="B10" s="117"/>
+      <c r="C10" s="118" t="s">
+        <v>129</v>
+      </c>
+      <c r="D10" s="114"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="12"/>
+    </row>
+    <row r="11" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="9"/>
+      <c r="B11" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="C6" s="84" t="s">
-[...31 lines deleted...]
-      <c r="C9" s="95" t="s">
+      <c r="C11" s="122" t="s">
         <v>60</v>
       </c>
-      <c r="D9" s="85"/>
-[...15 lines deleted...]
-      <c r="B11" s="102" t="s">
+      <c r="D11" s="123"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="12"/>
+    </row>
+    <row r="12" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="120"/>
+      <c r="C12" s="101" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="102"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="9"/>
+    </row>
+    <row r="13" spans="1:6" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="9"/>
+      <c r="B13" s="120"/>
+      <c r="C13" s="125" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="108"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="120"/>
+      <c r="C14" s="101" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="102"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="1:6" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="9"/>
+      <c r="B15" s="120"/>
+      <c r="C15" s="125" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="108"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="120"/>
+      <c r="C16" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="102"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="12"/>
+    </row>
+    <row r="17" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="9"/>
+      <c r="B17" s="121"/>
+      <c r="C17" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="108"/>
+      <c r="E17" s="109"/>
+      <c r="F17" s="12"/>
+    </row>
+    <row r="18" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="110" t="s">
         <v>82</v>
       </c>
-      <c r="C11" s="105" t="s">
-[...59 lines deleted...]
-      <c r="C17" s="108" t="s">
+      <c r="C18" s="112" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="91"/>
-[...8 lines deleted...]
-      <c r="C18" s="95" t="s">
+      <c r="D18" s="102"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="12"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="9"/>
+      <c r="B19" s="111"/>
+      <c r="C19" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="85"/>
-[...10 lines deleted...]
-      <c r="E19" s="98"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="115"/>
       <c r="F19" s="12"/>
     </row>
-    <row r="20" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="9"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
     </row>
-    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
     </row>
-    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...977 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="B11:B17"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="B2:E3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCD390A1-B7DB-4E21-A223-51733EA27714}">
-  <dimension ref="A5:V36"/>
+  <dimension ref="A5:AF37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="F8" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="W15" sqref="W15"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="T9" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="AC17" sqref="AC17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" style="47" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="24.42578125" style="47" customWidth="1"/>
+    <col min="1" max="1" width="5.88671875" style="47" customWidth="1"/>
+    <col min="2" max="2" width="24.88671875" style="48" customWidth="1"/>
+    <col min="3" max="3" width="32.77734375" style="48" customWidth="1"/>
+    <col min="4" max="4" width="19.21875" style="49" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="48" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.6640625" style="48" customWidth="1"/>
+    <col min="7" max="7" width="57.33203125" style="67" customWidth="1"/>
+    <col min="8" max="8" width="81.5546875" style="48" customWidth="1"/>
+    <col min="9" max="9" width="34.109375" style="48" customWidth="1"/>
+    <col min="10" max="10" width="31.5546875" style="48" customWidth="1"/>
+    <col min="11" max="11" width="24.44140625" style="47" customWidth="1"/>
     <col min="12" max="12" width="22" style="48" customWidth="1"/>
-    <col min="13" max="13" width="55.5703125" style="48" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="29" max="16384" width="11.42578125" style="47"/>
+    <col min="13" max="13" width="51.88671875" style="48" customWidth="1"/>
+    <col min="14" max="25" width="19.88671875" style="48" customWidth="1"/>
+    <col min="26" max="26" width="21.33203125" style="48" customWidth="1"/>
+    <col min="27" max="27" width="15.6640625" style="48" customWidth="1"/>
+    <col min="28" max="28" width="20.109375" style="48" customWidth="1"/>
+    <col min="29" max="29" width="39.77734375" style="48" customWidth="1"/>
+    <col min="30" max="30" width="16" style="50" customWidth="1"/>
+    <col min="31" max="31" width="13.44140625" style="49" customWidth="1"/>
+    <col min="32" max="32" width="26" style="47" customWidth="1"/>
+    <col min="33" max="33" width="3.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="9.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="2.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="6.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="2" style="47" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="11.44140625" style="47"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="G5" s="110" t="s">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G5" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="83"/>
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+    </row>
+    <row r="6" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G6" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="H5" s="110"/>
-[...13 lines deleted...]
-      <c r="G6" s="45" t="s">
+      <c r="H6" s="84" t="s">
+        <v>219</v>
+      </c>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+    </row>
+    <row r="7" spans="1:32" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G7" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="H6" s="111" t="s">
+      <c r="H7" s="84" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="84"/>
+      <c r="O7" s="84"/>
+      <c r="P7" s="84"/>
+      <c r="Q7" s="84"/>
+      <c r="R7" s="84"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="84"/>
+      <c r="U7" s="84"/>
+      <c r="V7" s="84"/>
+      <c r="W7" s="84"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="84"/>
+      <c r="AB7" s="84"/>
+    </row>
+    <row r="8" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="85" t="s">
+        <v>142</v>
+      </c>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="85" t="s">
+        <v>143</v>
+      </c>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="85" t="s">
         <v>145</v>
       </c>
-      <c r="I6" s="111"/>
-[...31 lines deleted...]
-      <c r="G8" s="112" t="s">
+      <c r="AB8" s="85"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G9" s="86">
+        <v>45602</v>
+      </c>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="84" t="s">
+        <v>148</v>
+      </c>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="46"/>
+      <c r="W9" s="46"/>
+      <c r="X9" s="46"/>
+      <c r="Y9" s="46"/>
+      <c r="Z9" s="54"/>
+      <c r="AA9" s="84" t="s">
         <v>146</v>
       </c>
-      <c r="H8" s="112"/>
-[...25 lines deleted...]
-      <c r="K9" s="111" t="s">
+      <c r="AB9" s="84"/>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G11" s="48"/>
+      <c r="AD11" s="47"/>
+      <c r="AE11" s="47"/>
+    </row>
+    <row r="12" spans="1:32" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G12" s="48"/>
+      <c r="AD12" s="48"/>
+      <c r="AE12" s="48"/>
+      <c r="AF12" s="48"/>
+    </row>
+    <row r="13" spans="1:32" ht="1.8" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G13" s="48"/>
+      <c r="AD13" s="48"/>
+      <c r="AE13" s="48"/>
+      <c r="AF13" s="48"/>
+    </row>
+    <row r="14" spans="1:32" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G14" s="48"/>
+      <c r="K14" s="89" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="89"/>
+      <c r="M14" s="89"/>
+      <c r="N14" s="89"/>
+      <c r="O14" s="88" t="s">
+        <v>161</v>
+      </c>
+      <c r="P14" s="88"/>
+      <c r="Q14" s="88"/>
+      <c r="R14" s="88"/>
+      <c r="S14" s="88"/>
+      <c r="T14" s="88"/>
+      <c r="U14" s="87" t="s">
         <v>152</v>
       </c>
-      <c r="L9" s="111"/>
-[...2 lines deleted...]
-      <c r="O9" s="114" t="s">
+      <c r="V14" s="87"/>
+      <c r="W14" s="87"/>
+      <c r="X14" s="87"/>
+      <c r="Y14" s="87"/>
+      <c r="Z14" s="82" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA14" s="82"/>
+      <c r="AB14" s="82"/>
+      <c r="AC14" s="82"/>
+      <c r="AD14" s="82"/>
+      <c r="AE14" s="82"/>
+      <c r="AF14" s="82"/>
+    </row>
+    <row r="15" spans="1:32" s="48" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>172</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="52" t="s">
+        <v>173</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="H15" s="52" t="s">
+        <v>175</v>
+      </c>
+      <c r="I15" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="J15" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="K15" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="77" t="s">
+        <v>77</v>
+      </c>
+      <c r="M15" s="76" t="s">
+        <v>121</v>
+      </c>
+      <c r="N15" s="76" t="s">
+        <v>138</v>
+      </c>
+      <c r="O15" s="78" t="s">
+        <v>162</v>
+      </c>
+      <c r="P15" s="78" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q15" s="78" t="s">
+        <v>167</v>
+      </c>
+      <c r="R15" s="78" t="s">
+        <v>168</v>
+      </c>
+      <c r="S15" s="78" t="s">
+        <v>169</v>
+      </c>
+      <c r="T15" s="78" t="s">
+        <v>170</v>
+      </c>
+      <c r="U15" s="79" t="s">
+        <v>153</v>
+      </c>
+      <c r="V15" s="79" t="s">
+        <v>154</v>
+      </c>
+      <c r="W15" s="79" t="s">
+        <v>155</v>
+      </c>
+      <c r="X15" s="79" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y15" s="79" t="s">
+        <v>157</v>
+      </c>
+      <c r="Z15" s="80" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA15" s="80" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB15" s="80" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC15" s="81" t="s">
+        <v>180</v>
+      </c>
+      <c r="AD15" s="81" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE15" s="80" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF15" s="80" t="s">
         <v>151</v>
       </c>
-      <c r="P9" s="111"/>
-[...13 lines deleted...]
-      <c r="Q12" s="109" t="s">
+    </row>
+    <row r="16" spans="1:32" s="50" customFormat="1" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>1</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="E16" s="62">
+        <v>11</v>
+      </c>
+      <c r="F16" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="66" t="s">
+        <v>184</v>
+      </c>
+      <c r="H16" s="73" t="s">
+        <v>185</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K16" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L16" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M16" s="66" t="s">
+        <v>189</v>
+      </c>
+      <c r="N16" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P16" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="R16" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S16" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="T16" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="U16" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V16" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W16" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X16" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y16" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z16" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA16" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB16" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC16" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD16" s="46">
+        <f>+(IF(Z16="Pública",1,0+IF(Z16="Pública Reservada",3,0)+IF(Z16="Pública Clasificada",2,0)+IF(Z16="Pública Restringida",4,0))+(IF(AA16="Alto",3,0)+IF(AA16="Medio",2,0)+IF(AA16="Bajo",1,0))+(IF(AB16="Alto",3,0)+IF(AB16="Medio",2,0)+IF(AB16="Bajo",1,0)))</f>
+        <v>5</v>
+      </c>
+      <c r="AE16" s="54" t="str">
+        <f>+IF(Z16="Pública","IPB","")&amp;IF(Z16="Pública Reservada","IPR","")&amp;IF(Z16="Pública Clasificada","IPC","")&amp;IF(Z16="Pública Restringida","IPE","")&amp;"-"&amp;IF(AA16="Alto","A","")&amp;IF(AA16="Medio","M","")&amp;IF(AA16="Bajo","B","")&amp;"-"&amp;IF(AB16="Alto",3,0)+IF(AB16="Medio",2,0)+IF(AB16="Bajo",1,0)</f>
+        <v>IPB-M-2</v>
+      </c>
+      <c r="AF16" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="50" customFormat="1" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="54">
+        <v>2</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>190</v>
+      </c>
+      <c r="E17" s="62">
+        <v>4</v>
+      </c>
+      <c r="F17" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>191</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>192</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K17" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L17" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M17" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="N17" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P17" s="74" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q17" s="74" t="s">
+        <v>214</v>
+      </c>
+      <c r="R17" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="S17" s="75">
+        <v>46082</v>
+      </c>
+      <c r="T17" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="U17" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V17" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W17" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="X17" s="74" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y17" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z17" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA17" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC17" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD17" s="46">
+        <f t="shared" ref="AD17:AD21" si="0">+(IF(Z17="Pública",1,0+IF(Z17="Pública Reservada",3,0)+IF(Z17="Pública Clasificada",2,0)+IF(Z17="Pública Restringida",4,0))+(IF(AA17="Alto",3,0)+IF(AA17="Medio",2,0)+IF(AA17="Bajo",1,0))+(IF(AB17="Alto",3,0)+IF(AB17="Medio",2,0)+IF(AB17="Bajo",1,0)))</f>
         <v>7</v>
       </c>
-      <c r="R12" s="109"/>
-[...45 lines deleted...]
-      <c r="F15" s="52" t="s">
+      <c r="AE17" s="54" t="str">
+        <f t="shared" ref="AE17:AE37" si="1">+IF(Z17="Pública","IPB","")&amp;IF(Z17="Pública Reservada","IPR","")&amp;IF(Z17="Pública Clasificada","IPC","")&amp;IF(Z17="Pública Restringida","IPE","")&amp;"-"&amp;IF(AA17="Alto","A","")&amp;IF(AA17="Medio","M","")&amp;IF(AA17="Bajo","B","")&amp;"-"&amp;IF(AB17="Alto",3,0)+IF(AB17="Medio",2,0)+IF(AB17="Bajo",1,0)</f>
+        <v>IPC-M-3</v>
+      </c>
+      <c r="AF17" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="50" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54">
+        <v>3</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>190</v>
+      </c>
+      <c r="E18" s="62">
+        <v>17</v>
+      </c>
+      <c r="F18" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="66" t="s">
+        <v>194</v>
+      </c>
+      <c r="H18" s="72" t="s">
+        <v>195</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K18" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L18" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M18" s="64" t="s">
+        <v>196</v>
+      </c>
+      <c r="N18" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P18" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="R18" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S18" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="T18" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="U18" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V18" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W18" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X18" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y18" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z18" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA18" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB18" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC18" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD18" s="46">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="AE18" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-M-1</v>
+      </c>
+      <c r="AF18" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="50" customFormat="1" ht="58.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="54">
+        <v>4</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D19" s="63" t="s">
+        <v>197</v>
+      </c>
+      <c r="E19" s="62">
+        <v>4</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="66" t="s">
+        <v>198</v>
+      </c>
+      <c r="H19" s="72" t="s">
+        <v>199</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K19" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L19" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M19" s="64" t="s">
+        <v>200</v>
+      </c>
+      <c r="N19" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P19" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q19" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="R19" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S19" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="T19" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="U19" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V19" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W19" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X19" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y19" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z19" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA19" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB19" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC19" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD19" s="46">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="AE19" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-B-1</v>
+      </c>
+      <c r="AF19" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="50" customFormat="1" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>5</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D20" s="63" t="s">
+        <v>197</v>
+      </c>
+      <c r="E20" s="62">
+        <v>11</v>
+      </c>
+      <c r="F20" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="H20" s="72" t="s">
+        <v>202</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K20" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L20" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M20" s="64" t="s">
+        <v>203</v>
+      </c>
+      <c r="N20" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P20" s="74" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q20" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="R20" s="55" t="s">
+        <v>211</v>
+      </c>
+      <c r="S20" s="75">
+        <v>46082</v>
+      </c>
+      <c r="T20" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="U20" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V20" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="X20" s="74" t="s">
+        <v>217</v>
+      </c>
+      <c r="Y20" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z20" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA20" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB20" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC20" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD20" s="46">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="AE20" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPC-M-3</v>
+      </c>
+      <c r="AF20" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="50" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="54">
+        <v>6</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D21" s="63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E21" s="62">
         <v>1</v>
       </c>
-      <c r="G15" s="54" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="52" t="s">
+      <c r="F21" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="66" t="s">
+        <v>205</v>
+      </c>
+      <c r="H21" s="72" t="s">
+        <v>206</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K21" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L21" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="M21" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="N21" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P21" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="R21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S21" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="T21" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="U21" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V21" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z21" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA21" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB21" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC21" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD21" s="46">
+        <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="I15" s="54" t="s">
-[...85 lines deleted...]
-      <c r="O16" s="66" t="s">
+      <c r="AE21" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-B-1</v>
+      </c>
+      <c r="AF21" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="P16" s="66" t="s">
-[...374 lines deleted...]
-      <c r="A22" s="55">
+    </row>
+    <row r="22" spans="1:32" s="50" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="54">
         <v>7</v>
       </c>
       <c r="B22" s="46"/>
-      <c r="C22" s="63"/>
-[...1 lines deleted...]
-      <c r="E22" s="63"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="62"/>
       <c r="F22" s="46"/>
-      <c r="G22" s="67"/>
-      <c r="H22" s="5"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="72"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="46"/>
-      <c r="L22" s="56"/>
-      <c r="M22" s="65"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="64"/>
       <c r="N22" s="46"/>
-      <c r="O22" s="66"/>
-[...6 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="65"/>
+      <c r="AA22" s="65"/>
+      <c r="AB22" s="65"/>
+      <c r="AC22" s="66"/>
+      <c r="AD22" s="46">
+        <f t="shared" ref="AD17:AD37" si="2">+(IF(Z22="Pública",1,0+IF(Z22="Pública Reservada",2,0)+IF(Z22="Pública Clasificada",3,0)+IF(Z22="Pública Restringida",4,0))+(IF(AA22="Alto",3,0)+IF(AA22="Medio",2,0)+IF(AA22="Bajo",1,0))+(IF(AB22="Alto",3,0)+IF(AB22="Medio",2,0)+IF(AB22="Bajo",1,0)))</f>
         <v>0</v>
       </c>
-      <c r="V22" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE22" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="55">
+      <c r="AF22" s="71"/>
+    </row>
+    <row r="23" spans="1:32" s="50" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="54">
         <v>8</v>
       </c>
       <c r="B23" s="46"/>
-      <c r="C23" s="63"/>
-[...1 lines deleted...]
-      <c r="E23" s="63"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="62"/>
       <c r="F23" s="46"/>
-      <c r="G23" s="67"/>
-      <c r="H23" s="5"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="72"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="46"/>
-      <c r="L23" s="56"/>
-      <c r="M23" s="65"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="64"/>
       <c r="N23" s="46"/>
-      <c r="O23" s="66"/>
-[...5 lines deleted...]
-      <c r="U23" s="46">
+      <c r="O23" s="46"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="U23" s="55"/>
+      <c r="V23" s="55"/>
+      <c r="W23" s="46"/>
+      <c r="X23" s="55"/>
+      <c r="Y23" s="46"/>
+      <c r="Z23" s="65"/>
+      <c r="AA23" s="65"/>
+      <c r="AB23" s="65"/>
+      <c r="AC23" s="66"/>
+      <c r="AD23" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V23" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE23" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF23" s="71"/>
+    </row>
+    <row r="24" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54"/>
       <c r="B24" s="46"/>
-      <c r="C24" s="63"/>
-[...1 lines deleted...]
-      <c r="E24" s="63"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="62"/>
       <c r="F24" s="46"/>
-      <c r="G24" s="67"/>
-      <c r="H24" s="5"/>
+      <c r="G24" s="66"/>
+      <c r="H24" s="72"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="46"/>
-      <c r="L24" s="56"/>
-      <c r="M24" s="65"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="64"/>
       <c r="N24" s="46"/>
-      <c r="O24" s="66"/>
-[...5 lines deleted...]
-      <c r="U24" s="46">
+      <c r="O24" s="46"/>
+      <c r="P24" s="55"/>
+      <c r="Q24" s="55"/>
+      <c r="R24" s="55"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+      <c r="U24" s="55"/>
+      <c r="V24" s="55"/>
+      <c r="W24" s="46"/>
+      <c r="X24" s="55"/>
+      <c r="Y24" s="46"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V24" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE24" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF24" s="71"/>
+    </row>
+    <row r="25" spans="1:32" s="50" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="54"/>
       <c r="B25" s="46"/>
-      <c r="C25" s="63"/>
-[...1 lines deleted...]
-      <c r="E25" s="63"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="62"/>
       <c r="F25" s="46"/>
-      <c r="G25" s="67"/>
+      <c r="G25" s="66"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="46"/>
-      <c r="L25" s="56"/>
-      <c r="M25" s="65"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="64"/>
       <c r="N25" s="46"/>
-      <c r="O25" s="66"/>
-[...5 lines deleted...]
-      <c r="U25" s="46">
+      <c r="O25" s="46"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="46"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="46"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="66"/>
+      <c r="AD25" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V25" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE25" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF25" s="71"/>
+    </row>
+    <row r="26" spans="1:32" s="50" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="54"/>
       <c r="B26" s="46"/>
-      <c r="C26" s="63"/>
-[...1 lines deleted...]
-      <c r="E26" s="63"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="62"/>
       <c r="F26" s="46"/>
-      <c r="G26" s="67"/>
+      <c r="G26" s="66"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="46"/>
-      <c r="L26" s="56"/>
-      <c r="M26" s="65"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="64"/>
       <c r="N26" s="46"/>
-      <c r="O26" s="66"/>
-[...5 lines deleted...]
-      <c r="U26" s="46">
+      <c r="O26" s="46"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="55"/>
+      <c r="R26" s="55"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="U26" s="55"/>
+      <c r="V26" s="55"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="55"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="65"/>
+      <c r="AA26" s="65"/>
+      <c r="AB26" s="65"/>
+      <c r="AC26" s="66"/>
+      <c r="AD26" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V26" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE26" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF26" s="71"/>
+    </row>
+    <row r="27" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="54"/>
       <c r="B27" s="46"/>
-      <c r="C27" s="63"/>
-[...1 lines deleted...]
-      <c r="E27" s="63"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="62"/>
       <c r="F27" s="46"/>
-      <c r="G27" s="67"/>
+      <c r="G27" s="66"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="46"/>
-      <c r="L27" s="56"/>
-      <c r="M27" s="65"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="64"/>
       <c r="N27" s="46"/>
-      <c r="O27" s="66"/>
-[...5 lines deleted...]
-      <c r="U27" s="46">
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="65"/>
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+      <c r="AC27" s="66"/>
+      <c r="AD27" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V27" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE27" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF27" s="71"/>
+    </row>
+    <row r="28" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54"/>
       <c r="B28" s="46"/>
-      <c r="C28" s="63"/>
-[...1 lines deleted...]
-      <c r="E28" s="63"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="62"/>
       <c r="F28" s="46"/>
-      <c r="G28" s="67"/>
+      <c r="G28" s="66"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="46"/>
-      <c r="L28" s="56"/>
-      <c r="M28" s="65"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="64"/>
       <c r="N28" s="46"/>
-      <c r="O28" s="66"/>
-[...5 lines deleted...]
-      <c r="U28" s="46">
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="55"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="66"/>
+      <c r="AD28" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V28" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE28" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF28" s="71"/>
+    </row>
+    <row r="29" spans="1:32" s="50" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="54"/>
       <c r="B29" s="46"/>
-      <c r="C29" s="63"/>
-[...1 lines deleted...]
-      <c r="E29" s="63"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="62"/>
       <c r="F29" s="46"/>
-      <c r="G29" s="67"/>
+      <c r="G29" s="66"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="46"/>
-      <c r="L29" s="56"/>
-      <c r="M29" s="65"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="64"/>
       <c r="N29" s="46"/>
-      <c r="O29" s="66"/>
-[...5 lines deleted...]
-      <c r="U29" s="46">
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="66"/>
+      <c r="AD29" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V29" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE29" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF29" s="71"/>
+    </row>
+    <row r="30" spans="1:32" s="50" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
       <c r="B30" s="46"/>
-      <c r="C30" s="63"/>
-[...1 lines deleted...]
-      <c r="E30" s="63"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="62"/>
       <c r="F30" s="46"/>
-      <c r="G30" s="67"/>
+      <c r="G30" s="66"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="46"/>
-      <c r="L30" s="56"/>
-      <c r="M30" s="65"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="64"/>
       <c r="N30" s="46"/>
-      <c r="O30" s="66"/>
-[...5 lines deleted...]
-      <c r="U30" s="46">
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="55"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="66"/>
+      <c r="AD30" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V30" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE30" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF30" s="71"/>
+    </row>
+    <row r="31" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="54"/>
       <c r="B31" s="46"/>
-      <c r="C31" s="63"/>
-[...1 lines deleted...]
-      <c r="E31" s="63"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="62"/>
       <c r="F31" s="46"/>
-      <c r="G31" s="67"/>
+      <c r="G31" s="66"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="46"/>
-      <c r="L31" s="56"/>
-      <c r="M31" s="65"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="64"/>
       <c r="N31" s="46"/>
-      <c r="O31" s="66"/>
-[...5 lines deleted...]
-      <c r="U31" s="46">
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="65"/>
+      <c r="AA31" s="65"/>
+      <c r="AB31" s="65"/>
+      <c r="AC31" s="66"/>
+      <c r="AD31" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V31" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE31" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF31" s="71"/>
+    </row>
+    <row r="32" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="54"/>
       <c r="B32" s="46"/>
-      <c r="C32" s="63"/>
-[...1 lines deleted...]
-      <c r="E32" s="63"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="62"/>
       <c r="F32" s="46"/>
-      <c r="G32" s="67"/>
+      <c r="G32" s="66"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="46"/>
-      <c r="L32" s="56"/>
-      <c r="M32" s="65"/>
+      <c r="L32" s="55"/>
+      <c r="M32" s="64"/>
       <c r="N32" s="46"/>
-      <c r="O32" s="66"/>
-[...5 lines deleted...]
-      <c r="U32" s="46">
+      <c r="O32" s="46"/>
+      <c r="P32" s="46"/>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="55"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+      <c r="U32" s="55"/>
+      <c r="V32" s="55"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="55"/>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V32" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE32" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF32" s="71"/>
+    </row>
+    <row r="33" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54"/>
       <c r="B33" s="46"/>
-      <c r="C33" s="63"/>
-[...1 lines deleted...]
-      <c r="E33" s="63"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="62"/>
       <c r="F33" s="46"/>
-      <c r="G33" s="67"/>
+      <c r="G33" s="66"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="46"/>
-      <c r="L33" s="56"/>
-      <c r="M33" s="65"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="64"/>
       <c r="N33" s="46"/>
-      <c r="O33" s="66"/>
-[...5 lines deleted...]
-      <c r="U33" s="46">
+      <c r="O33" s="46"/>
+      <c r="P33" s="46"/>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+      <c r="U33" s="55"/>
+      <c r="V33" s="55"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="55"/>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="65"/>
+      <c r="AA33" s="65"/>
+      <c r="AB33" s="65"/>
+      <c r="AC33" s="66"/>
+      <c r="AD33" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V33" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE33" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF33" s="71"/>
+    </row>
+    <row r="34" spans="1:32" s="50" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54"/>
       <c r="B34" s="46"/>
-      <c r="C34" s="63"/>
-[...1 lines deleted...]
-      <c r="E34" s="63"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="62"/>
       <c r="F34" s="46"/>
-      <c r="G34" s="67"/>
+      <c r="G34" s="66"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="46"/>
-      <c r="L34" s="56"/>
-      <c r="M34" s="65"/>
+      <c r="L34" s="55"/>
+      <c r="M34" s="64"/>
       <c r="N34" s="46"/>
-      <c r="O34" s="66"/>
-[...5 lines deleted...]
-      <c r="U34" s="46">
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="55"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+      <c r="U34" s="55"/>
+      <c r="V34" s="55"/>
+      <c r="W34" s="46"/>
+      <c r="X34" s="55"/>
+      <c r="Y34" s="46"/>
+      <c r="Z34" s="65"/>
+      <c r="AA34" s="65"/>
+      <c r="AB34" s="65"/>
+      <c r="AC34" s="66"/>
+      <c r="AD34" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V34" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE34" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF34" s="71"/>
+    </row>
+    <row r="35" spans="1:32" s="50" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54"/>
       <c r="B35" s="46"/>
-      <c r="C35" s="63"/>
-[...1 lines deleted...]
-      <c r="E35" s="63"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="62"/>
       <c r="F35" s="46"/>
-      <c r="G35" s="67"/>
+      <c r="G35" s="66"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="46"/>
-      <c r="L35" s="56"/>
-      <c r="M35" s="65"/>
+      <c r="L35" s="55"/>
+      <c r="M35" s="64"/>
       <c r="N35" s="46"/>
-      <c r="O35" s="66"/>
-[...5 lines deleted...]
-      <c r="U35" s="46">
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="55"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="55"/>
+      <c r="V35" s="55"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="55"/>
+      <c r="Y35" s="46"/>
+      <c r="Z35" s="65"/>
+      <c r="AA35" s="65"/>
+      <c r="AB35" s="65"/>
+      <c r="AC35" s="66"/>
+      <c r="AD35" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V35" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE35" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AF35" s="71"/>
+    </row>
+    <row r="36" spans="1:32" s="50" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="54"/>
       <c r="B36" s="46"/>
-      <c r="C36" s="63"/>
-[...1 lines deleted...]
-      <c r="E36" s="63"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="63"/>
+      <c r="E36" s="62"/>
       <c r="F36" s="46"/>
-      <c r="G36" s="67"/>
+      <c r="G36" s="66"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="46"/>
-      <c r="L36" s="56"/>
-      <c r="M36" s="65"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="64"/>
       <c r="N36" s="46"/>
-      <c r="O36" s="66"/>
-[...5 lines deleted...]
-      <c r="U36" s="46">
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="55"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="55"/>
+      <c r="V36" s="55"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="55"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="65"/>
+      <c r="AA36" s="65"/>
+      <c r="AB36" s="65"/>
+      <c r="AC36" s="66"/>
+      <c r="AD36" s="46">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V36" s="55" t="str">
-        <f t="shared" si="3"/>
+      <c r="AE36" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
+      <c r="AF36" s="71"/>
+    </row>
+    <row r="37" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="54"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="55"/>
+      <c r="M37" s="64"/>
+      <c r="N37" s="46"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="55"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="55"/>
+      <c r="V37" s="55"/>
+      <c r="W37" s="46"/>
+      <c r="X37" s="55"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="65"/>
+      <c r="AA37" s="65"/>
+      <c r="AB37" s="65"/>
+      <c r="AC37" s="66"/>
+      <c r="AD37" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE37" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>--0</v>
+      </c>
+      <c r="AF37" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="M14:N14"/>
-[...3 lines deleted...]
-    <mergeCell ref="H6:S6"/>
+    <mergeCell ref="Z14:AF14"/>
+    <mergeCell ref="G5:AB5"/>
+    <mergeCell ref="H7:AB7"/>
+    <mergeCell ref="H6:AB6"/>
     <mergeCell ref="G8:I8"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="K9:N9"/>
-    <mergeCell ref="O8:P8"/>
-[...2 lines deleted...]
-    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="U14:Y14"/>
+    <mergeCell ref="O14:T14"/>
+    <mergeCell ref="K14:N14"/>
   </mergeCells>
-  <conditionalFormatting sqref="U16:U36">
+  <conditionalFormatting sqref="AD16:AD37">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="num" val="3"/>
         <cfvo type="num" val="5"/>
         <cfvo type="num" val="9"/>
         <color rgb="FF00B050"/>
         <color rgb="FFFFFF00"/>
         <color rgb="FFFF0000"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="15" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="8">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="13">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0BFBDF87-A904-4291-83DA-0CC3AEFCB78F}">
           <x14:formula1>
             <xm:f>Valores!$B$2:$B$6</xm:f>
           </x14:formula1>
-          <xm:sqref>F16:F36</xm:sqref>
-[...5 lines deleted...]
-          <xm:sqref>O16:P36</xm:sqref>
+          <xm:sqref>F16:F37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2376EB5C-72E9-453F-8271-179168679722}">
           <x14:formula1>
             <xm:f>Valores!$K$2:$K$4</xm:f>
           </x14:formula1>
-          <xm:sqref>R16:R36</xm:sqref>
+          <xm:sqref>AA16:AA37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{92683FC2-2F7B-4704-9700-AC5F1A9414E6}">
           <x14:formula1>
             <xm:f>Valores!$M$2:$M$4</xm:f>
           </x14:formula1>
-          <xm:sqref>S16:S36</xm:sqref>
+          <xm:sqref>AB16:AB37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B299DF8C-BA13-4588-A16A-D892FDAF8680}">
           <x14:formula1>
             <xm:f>Valores!$I$2:$I$5</xm:f>
           </x14:formula1>
-          <xm:sqref>Q16:Q36</xm:sqref>
+          <xm:sqref>Z16:Z37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EE5CD0FE-9B2F-43A4-87FC-DE789DC96EA1}">
           <x14:formula1>
             <xm:f>Valores!$B$18:$B$19</xm:f>
           </x14:formula1>
-          <xm:sqref>K16:K36</xm:sqref>
+          <xm:sqref>K37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F9A46DED-2657-476A-9282-4C35CDCF0CDC}">
           <x14:formula1>
             <xm:f>Valores!$C$2:$C$4</xm:f>
           </x14:formula1>
-          <xm:sqref>N16:N36</xm:sqref>
+          <xm:sqref>N16:N37 O26:O37 P27:P37 S22:T37 Q29:Q37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CFE09027-36C3-47AE-8C20-8237C726A02C}">
           <x14:formula1>
             <xm:f>Valores!$A$18:$A$28</xm:f>
           </x14:formula1>
-          <xm:sqref>B16:B36</xm:sqref>
+          <xm:sqref>B16:B37</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{209297E7-9FF5-4069-B2AD-4F3B39914D84}">
+          <x14:formula1>
+            <xm:f>Valores!$S$8:$S$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>AF16:AF37 Y24:Y37 U16:U37 V16:V23</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7F42E8AE-71FD-4092-9EEB-9FFF729CC8C7}">
+          <x14:formula1>
+            <xm:f>Valores!$X$8:$X$10</xm:f>
+          </x14:formula1>
+          <xm:sqref>O16:O25</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EBD9F0B5-4D7E-4104-AF4C-CF3E3049BD7C}">
+          <x14:formula1>
+            <xm:f>Valores!$R$8:$R$11</xm:f>
+          </x14:formula1>
+          <xm:sqref>W16:W37</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EFA0D057-DD10-4961-A6D6-DA590D0B365F}">
+          <x14:formula1>
+            <xm:f>Valores!$S$8:$S$10</xm:f>
+          </x14:formula1>
+          <xm:sqref>Y16:Y23</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B4D38FCC-3D6D-4C1C-BDDA-163B2B910EA6}">
+          <x14:formula1>
+            <xm:f>Valores!$R$12:$R$14</xm:f>
+          </x14:formula1>
+          <xm:sqref>R16:R37</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7D5C099D-78D8-4566-917B-00FFBD14169A}">
+          <x14:formula1>
+            <xm:f>Valores!$B$18:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>K16:K36</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:O64"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="47" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="27.7109375" style="50" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="21.33203125" style="48" customWidth="1"/>
+    <col min="3" max="3" width="24.109375" style="47" customWidth="1"/>
+    <col min="4" max="4" width="17.109375" style="48" customWidth="1"/>
+    <col min="5" max="5" width="33.33203125" style="48" customWidth="1"/>
+    <col min="6" max="6" width="18.5546875" style="50" customWidth="1"/>
+    <col min="7" max="7" width="20.88671875" style="50" customWidth="1"/>
+    <col min="8" max="8" width="27.6640625" style="50" customWidth="1"/>
     <col min="9" max="9" width="17" style="50" customWidth="1"/>
-    <col min="10" max="10" width="26.28515625" style="50" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="47"/>
+    <col min="10" max="10" width="26.33203125" style="50" customWidth="1"/>
+    <col min="11" max="11" width="22.44140625" style="47" customWidth="1"/>
+    <col min="12" max="16384" width="11.44140625" style="47"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L5" s="110"/>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
       <c r="M5" s="49"/>
       <c r="N5" s="50"/>
       <c r="O5" s="49"/>
     </row>
-    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="L6" s="129"/>
+    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="132" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="133"/>
+      <c r="C6" s="134"/>
+      <c r="D6" s="138" t="s">
+        <v>141</v>
+      </c>
+      <c r="E6" s="139"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="139"/>
+      <c r="H6" s="139"/>
+      <c r="I6" s="139"/>
+      <c r="J6" s="139"/>
+      <c r="K6" s="139"/>
+      <c r="L6" s="140"/>
       <c r="M6" s="49"/>
       <c r="N6" s="50"/>
       <c r="O6" s="49"/>
     </row>
-    <row r="7" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="121" t="s">
+    <row r="7" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="132" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="133"/>
+      <c r="C7" s="134"/>
+      <c r="D7" s="138" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="122"/>
-[...11 lines deleted...]
-      <c r="L7" s="129"/>
+      <c r="E7" s="139"/>
+      <c r="F7" s="139"/>
+      <c r="G7" s="139"/>
+      <c r="H7" s="139"/>
+      <c r="I7" s="139"/>
+      <c r="J7" s="139"/>
+      <c r="K7" s="139"/>
+      <c r="L7" s="140"/>
       <c r="M7" s="49"/>
       <c r="N7" s="50"/>
       <c r="O7" s="49"/>
     </row>
-    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="L8" s="112"/>
+    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="85" t="s">
+        <v>142</v>
+      </c>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="132" t="s">
+        <v>144</v>
+      </c>
+      <c r="I8" s="133"/>
+      <c r="J8" s="134"/>
+      <c r="K8" s="85" t="s">
+        <v>145</v>
+      </c>
+      <c r="L8" s="85"/>
       <c r="M8" s="49"/>
       <c r="N8" s="50"/>
       <c r="O8" s="49"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A9" s="113">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="86">
         <v>45602</v>
       </c>
-      <c r="B9" s="111"/>
-[...15 lines deleted...]
-      <c r="L9" s="111"/>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84" t="s">
+        <v>148</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="135" t="s">
+        <v>147</v>
+      </c>
+      <c r="I9" s="136"/>
+      <c r="J9" s="137"/>
+      <c r="K9" s="84" t="s">
+        <v>146</v>
+      </c>
+      <c r="L9" s="84"/>
       <c r="M9" s="49"/>
       <c r="N9" s="50"/>
       <c r="O9" s="49"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="51"/>
       <c r="C10" s="50"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="49"/>
       <c r="N10" s="50"/>
       <c r="O10" s="49"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="H12" s="115" t="s">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="H12" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="I12" s="127"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="127"/>
+      <c r="L12" s="128"/>
+    </row>
+    <row r="13" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H13" s="129"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="131"/>
+    </row>
+    <row r="14" spans="1:15" s="48" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="I12" s="116"/>
-[...30 lines deleted...]
-      <c r="G14" s="54" t="s">
+      <c r="I14" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="J14" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="H14" s="54" t="s">
-[...5 lines deleted...]
-      <c r="J14" s="54" t="s">
+      <c r="L14" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="K14" s="54" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="55"/>
+    </row>
+    <row r="15" spans="1:15" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="54"/>
       <c r="B15" s="46"/>
-      <c r="C15" s="69"/>
-      <c r="D15" s="66"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="65"/>
       <c r="E15" s="46"/>
-      <c r="F15" s="66"/>
-      <c r="G15" s="66"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
       <c r="H15" s="46" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="I15" s="46" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J15" s="46" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="L15" s="57">
+        <v>55</v>
+      </c>
+      <c r="K15" s="56"/>
+      <c r="L15" s="56">
         <f t="shared" ref="L15" si="0">+IF(H15="Pública",1,0)+IF(H15="Pública Reservada",2,0)+IF(H15="Pública Clasificada",3,0)+IF(H15="Pública Restringida",4,0)+IF(I15="Alto",3,0)+IF(I15="Medio",2,0)+IF(I15="Bajo",1,0)+IF(J15="Alto",3,0)+IF(J15="Medio",2,0)+IF(J15="Bajo",1,0)</f>
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="A16" s="55"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54"/>
       <c r="B16" s="46"/>
-      <c r="C16" s="69"/>
-[...2 lines deleted...]
-      <c r="F16" s="66"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
-      <c r="K16" s="57"/>
-      <c r="L16" s="57">
+      <c r="K16" s="56"/>
+      <c r="L16" s="56">
         <f>+IF(H16="Pública",1,0)+IF(H16="Pública Reservada",2,0)+IF(H16="Pública Clasificada",3,0)+IF(H16="Pública Restringida",4,0)+IF(I16="Alto",3,0)+IF(I16="Medio",2,0)+IF(I16="Bajo",1,0)+IF(J16="Alto",3,0)+IF(J16="Medio",2,0)+IF(J16="Bajo",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="55"/>
+    <row r="17" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="54"/>
       <c r="B17" s="46"/>
-      <c r="C17" s="69"/>
-      <c r="D17" s="66"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="65"/>
       <c r="E17" s="46"/>
-      <c r="F17" s="66"/>
-      <c r="G17" s="66"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
-      <c r="K17" s="57"/>
-      <c r="L17" s="57">
+      <c r="K17" s="56"/>
+      <c r="L17" s="56">
         <f t="shared" ref="L17" si="1">+IF(H17="Pública",1,0)+IF(H17="Pública Reservada",2,0)+IF(H17="Pública Clasificada",3,0)+IF(H17="Pública Restringida",4,0)+IF(I17="Alto",3,0)+IF(I17="Medio",2,0)+IF(I17="Bajo",1,0)+IF(J17="Alto",3,0)+IF(J17="Medio",2,0)+IF(J17="Bajo",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="55"/>
+    <row r="18" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54"/>
       <c r="B18" s="46"/>
-      <c r="C18" s="69"/>
-[...2 lines deleted...]
-      <c r="F18" s="66"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
       <c r="G18" s="46"/>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="46"/>
-      <c r="K18" s="57"/>
-      <c r="L18" s="57">
+      <c r="K18" s="56"/>
+      <c r="L18" s="56">
         <f>+IF(H18="Pública",1,0)+IF(H18="Pública Reservada",2,0)+IF(H18="Pública Clasificada",3,0)+IF(H18="Pública Restringida",4,0)+IF(I18="Alto",3,0)+IF(I18="Medio",2,0)+IF(I18="Bajo",1,0)+IF(J18="Alto",3,0)+IF(J18="Medio",2,0)+IF(J18="Bajo",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="55"/>
+    <row r="19" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="54"/>
       <c r="B19" s="46"/>
-      <c r="C19" s="69"/>
-[...2 lines deleted...]
-      <c r="F19" s="66"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
       <c r="G19" s="46"/>
       <c r="H19" s="46"/>
       <c r="I19" s="46"/>
       <c r="J19" s="46"/>
-      <c r="K19" s="57"/>
-      <c r="L19" s="57">
+      <c r="K19" s="56"/>
+      <c r="L19" s="56">
         <f t="shared" ref="L19:L29" si="2">+IF(H19="Pública",1,0)+IF(H19="Pública Reservada",2,0)+IF(H19="Pública Clasificada",3,0)+IF(H19="Pública Restringida",4,0)+IF(I19="Alto",3,0)+IF(I19="Medio",2,0)+IF(I19="Bajo",1,0)+IF(J19="Alto",3,0)+IF(J19="Medio",2,0)+IF(J19="Bajo",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="55"/>
+    <row r="20" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="54"/>
       <c r="B20" s="46"/>
-      <c r="C20" s="69"/>
-[...2 lines deleted...]
-      <c r="F20" s="66"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="65"/>
       <c r="G20" s="46"/>
       <c r="H20" s="46"/>
       <c r="I20" s="46"/>
       <c r="J20" s="46"/>
-      <c r="K20" s="57"/>
-      <c r="L20" s="57">
+      <c r="K20" s="56"/>
+      <c r="L20" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="55"/>
+    <row r="21" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="54"/>
       <c r="B21" s="46"/>
-      <c r="C21" s="69"/>
-[...2 lines deleted...]
-      <c r="F21" s="66"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
-      <c r="K21" s="57"/>
-      <c r="L21" s="57">
+      <c r="K21" s="56"/>
+      <c r="L21" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="55"/>
+    <row r="22" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="54"/>
       <c r="B22" s="46"/>
-      <c r="C22" s="69"/>
-[...2 lines deleted...]
-      <c r="F22" s="66"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
-      <c r="K22" s="57"/>
-      <c r="L22" s="57">
+      <c r="K22" s="56"/>
+      <c r="L22" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="55"/>
+    <row r="23" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="54"/>
       <c r="B23" s="46"/>
-      <c r="C23" s="69"/>
-[...2 lines deleted...]
-      <c r="F23" s="66"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
       <c r="G23" s="46"/>
       <c r="H23" s="46"/>
       <c r="I23" s="46"/>
       <c r="J23" s="46"/>
-      <c r="K23" s="57"/>
-      <c r="L23" s="57">
+      <c r="K23" s="56"/>
+      <c r="L23" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="55"/>
+    <row r="24" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54"/>
       <c r="B24" s="46"/>
-      <c r="C24" s="69"/>
-[...2 lines deleted...]
-      <c r="F24" s="66"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
-      <c r="K24" s="57"/>
-      <c r="L24" s="57">
+      <c r="K24" s="56"/>
+      <c r="L24" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="55"/>
+    <row r="25" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="54"/>
       <c r="B25" s="46"/>
-      <c r="C25" s="69"/>
-[...2 lines deleted...]
-      <c r="F25" s="66"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
-      <c r="K25" s="57"/>
-      <c r="L25" s="57">
+      <c r="K25" s="56"/>
+      <c r="L25" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="55"/>
+    <row r="26" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="54"/>
       <c r="B26" s="46"/>
-      <c r="C26" s="69"/>
-[...2 lines deleted...]
-      <c r="F26" s="66"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
-      <c r="K26" s="57"/>
-      <c r="L26" s="57">
+      <c r="K26" s="56"/>
+      <c r="L26" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="55"/>
+    <row r="27" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="54"/>
       <c r="B27" s="46"/>
-      <c r="C27" s="69"/>
-[...2 lines deleted...]
-      <c r="F27" s="66"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
       <c r="G27" s="46"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
-      <c r="K27" s="57"/>
-      <c r="L27" s="57">
+      <c r="K27" s="56"/>
+      <c r="L27" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="55"/>
+    <row r="28" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54"/>
       <c r="B28" s="46"/>
-      <c r="C28" s="69"/>
-[...2 lines deleted...]
-      <c r="F28" s="66"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
-      <c r="K28" s="57"/>
-      <c r="L28" s="57">
+      <c r="K28" s="56"/>
+      <c r="L28" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="55"/>
+    <row r="29" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="54"/>
       <c r="B29" s="46"/>
-      <c r="C29" s="69"/>
-[...2 lines deleted...]
-      <c r="F29" s="66"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
       <c r="G29" s="46"/>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
-      <c r="K29" s="57"/>
-      <c r="L29" s="57">
+      <c r="K29" s="56"/>
+      <c r="L29" s="56">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="55"/>
+    <row r="30" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
       <c r="B30" s="46"/>
-      <c r="C30" s="69"/>
-[...2 lines deleted...]
-      <c r="F30" s="66"/>
+      <c r="C30" s="68"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
       <c r="G30" s="46"/>
       <c r="H30" s="46"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
-      <c r="K30" s="57"/>
-      <c r="L30" s="57">
+      <c r="K30" s="56"/>
+      <c r="L30" s="56">
         <f t="shared" ref="L30:L40" si="3">+IF(H30="Pública",1,0)+IF(H30="Pública Reservada",2,0)+IF(H30="Pública Clasificada",3,0)+IF(H30="Pública Restringida",4,0)+IF(I30="Alto",3,0)+IF(I30="Medio",2,0)+IF(I30="Bajo",1,0)+IF(J30="Alto",3,0)+IF(J30="Medio",2,0)+IF(J30="Bajo",1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="55"/>
+    <row r="31" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="54"/>
       <c r="B31" s="46"/>
-      <c r="C31" s="69"/>
-[...2 lines deleted...]
-      <c r="F31" s="66"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="65"/>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="46"/>
       <c r="J31" s="46"/>
-      <c r="K31" s="57"/>
-      <c r="L31" s="57">
+      <c r="K31" s="56"/>
+      <c r="L31" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="55"/>
+    <row r="32" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="54"/>
       <c r="B32" s="46"/>
-      <c r="C32" s="69"/>
-[...2 lines deleted...]
-      <c r="F32" s="66"/>
+      <c r="C32" s="68"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
       <c r="G32" s="46"/>
       <c r="H32" s="46"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
-      <c r="K32" s="57"/>
-      <c r="L32" s="57">
+      <c r="K32" s="56"/>
+      <c r="L32" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="55"/>
+    <row r="33" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54"/>
       <c r="B33" s="46"/>
-      <c r="C33" s="69"/>
-[...2 lines deleted...]
-      <c r="F33" s="66"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
       <c r="G33" s="46"/>
       <c r="H33" s="46"/>
       <c r="I33" s="46"/>
       <c r="J33" s="46"/>
-      <c r="K33" s="57"/>
-      <c r="L33" s="57">
+      <c r="K33" s="56"/>
+      <c r="L33" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="55"/>
+    <row r="34" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54"/>
       <c r="B34" s="46"/>
-      <c r="C34" s="69"/>
-[...2 lines deleted...]
-      <c r="F34" s="66"/>
+      <c r="C34" s="68"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="65"/>
       <c r="G34" s="46"/>
       <c r="H34" s="46"/>
       <c r="I34" s="46"/>
       <c r="J34" s="46"/>
-      <c r="K34" s="57"/>
-      <c r="L34" s="57">
+      <c r="K34" s="56"/>
+      <c r="L34" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="55"/>
+    <row r="35" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54"/>
       <c r="B35" s="46"/>
-      <c r="C35" s="69"/>
-[...2 lines deleted...]
-      <c r="F35" s="66"/>
+      <c r="C35" s="68"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
-      <c r="K35" s="57"/>
-      <c r="L35" s="57">
+      <c r="K35" s="56"/>
+      <c r="L35" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="55"/>
+    <row r="36" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="54"/>
       <c r="B36" s="46"/>
-      <c r="C36" s="69"/>
-[...2 lines deleted...]
-      <c r="F36" s="66"/>
+      <c r="C36" s="68"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
       <c r="G36" s="46"/>
       <c r="H36" s="46"/>
       <c r="I36" s="46"/>
       <c r="J36" s="46"/>
-      <c r="K36" s="57"/>
-      <c r="L36" s="57">
+      <c r="K36" s="56"/>
+      <c r="L36" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="55"/>
+    <row r="37" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="54"/>
       <c r="B37" s="46"/>
-      <c r="C37" s="69"/>
-[...2 lines deleted...]
-      <c r="F37" s="66"/>
+      <c r="C37" s="68"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="65"/>
       <c r="G37" s="46"/>
       <c r="H37" s="46"/>
       <c r="I37" s="46"/>
       <c r="J37" s="46"/>
-      <c r="K37" s="57"/>
-      <c r="L37" s="57">
+      <c r="K37" s="56"/>
+      <c r="L37" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="55"/>
+    <row r="38" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="54"/>
       <c r="B38" s="46"/>
-      <c r="C38" s="69"/>
-[...2 lines deleted...]
-      <c r="F38" s="66"/>
+      <c r="C38" s="68"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="65"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
-      <c r="K38" s="57"/>
-      <c r="L38" s="57">
+      <c r="K38" s="56"/>
+      <c r="L38" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="55"/>
+    <row r="39" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="54"/>
       <c r="B39" s="46"/>
-      <c r="C39" s="69"/>
-[...2 lines deleted...]
-      <c r="F39" s="66"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
       <c r="G39" s="46"/>
       <c r="H39" s="46"/>
       <c r="I39" s="46"/>
       <c r="J39" s="46"/>
-      <c r="K39" s="57"/>
-      <c r="L39" s="57">
+      <c r="K39" s="56"/>
+      <c r="L39" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="55"/>
+    <row r="40" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="54"/>
       <c r="B40" s="46"/>
-      <c r="C40" s="69"/>
-[...2 lines deleted...]
-      <c r="F40" s="66"/>
+      <c r="C40" s="68"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
       <c r="G40" s="46"/>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
-      <c r="K40" s="57"/>
-      <c r="L40" s="57">
+      <c r="K40" s="56"/>
+      <c r="L40" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B41" s="48"/>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
     </row>
-    <row r="42" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B42" s="48"/>
       <c r="D42" s="48"/>
       <c r="E42" s="48"/>
     </row>
-    <row r="43" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
     </row>
-    <row r="44" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B44" s="48"/>
       <c r="D44" s="48"/>
       <c r="E44" s="48"/>
     </row>
-    <row r="45" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B45" s="48"/>
       <c r="D45" s="48"/>
       <c r="E45" s="48"/>
     </row>
-    <row r="46" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B46" s="48"/>
       <c r="D46" s="48"/>
       <c r="E46" s="48"/>
     </row>
-    <row r="47" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B47" s="48"/>
       <c r="D47" s="48"/>
       <c r="E47" s="48"/>
     </row>
-    <row r="48" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B48" s="48"/>
       <c r="D48" s="48"/>
       <c r="E48" s="48"/>
     </row>
-    <row r="49" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B49" s="48"/>
       <c r="D49" s="48"/>
       <c r="E49" s="48"/>
     </row>
-    <row r="50" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B50" s="48"/>
       <c r="D50" s="48"/>
       <c r="E50" s="48"/>
     </row>
-    <row r="51" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B51" s="48"/>
       <c r="D51" s="48"/>
       <c r="E51" s="48"/>
     </row>
-    <row r="52" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B52" s="48"/>
       <c r="D52" s="48"/>
       <c r="E52" s="48"/>
     </row>
-    <row r="53" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B53" s="48"/>
       <c r="D53" s="48"/>
       <c r="E53" s="48"/>
     </row>
-    <row r="54" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B54" s="48"/>
       <c r="D54" s="48"/>
       <c r="E54" s="48"/>
     </row>
-    <row r="55" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B55" s="48"/>
       <c r="D55" s="48"/>
       <c r="E55" s="48"/>
     </row>
-    <row r="56" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B56" s="48"/>
       <c r="D56" s="48"/>
       <c r="E56" s="48"/>
     </row>
-    <row r="57" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B57" s="48"/>
       <c r="D57" s="48"/>
       <c r="E57" s="48"/>
     </row>
-    <row r="58" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B58" s="48"/>
       <c r="D58" s="48"/>
       <c r="E58" s="48"/>
     </row>
-    <row r="59" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B59" s="48"/>
       <c r="D59" s="48"/>
       <c r="E59" s="48"/>
     </row>
-    <row r="60" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B60" s="48"/>
       <c r="D60" s="48"/>
       <c r="E60" s="48"/>
     </row>
-    <row r="61" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B61" s="48"/>
       <c r="D61" s="48"/>
       <c r="E61" s="48"/>
     </row>
-    <row r="62" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B62" s="48"/>
       <c r="D62" s="48"/>
       <c r="E62" s="48"/>
     </row>
-    <row r="63" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B63" s="48"/>
       <c r="D63" s="48"/>
       <c r="E63" s="48"/>
     </row>
-    <row r="64" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B64" s="48"/>
       <c r="D64" s="48"/>
       <c r="E64" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="H12:L13"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="D6:L6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D7:L7"/>
   </mergeCells>
   <conditionalFormatting sqref="L15:L40">
     <cfRule type="colorScale" priority="3">
       <colorScale>
         <cfvo type="num" val="3"/>
@@ -5940,541 +6851,541 @@
           <xm:sqref>J15:J40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{36C84F03-C9DF-424E-AA94-A7E05C9A5E0F}">
           <x14:formula1>
             <xm:f>Valores!$I$2:$I$4</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3925B8A6-17F9-4CAF-8039-5808BF773B57}">
           <x14:formula1>
             <xm:f>Valores!$A$18:$A$28</xm:f>
           </x14:formula1>
           <xm:sqref>B15:B40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF177ED-5D46-43FB-8B85-446CAB6D245E}">
   <dimension ref="A6:O40"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="30.5703125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="30.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="36.44140625" customWidth="1"/>
+    <col min="4" max="4" width="34.6640625" style="61" customWidth="1"/>
+    <col min="6" max="6" width="22.6640625" customWidth="1"/>
+    <col min="7" max="7" width="30.6640625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="141"/>
+      <c r="B6" s="141"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
-      <c r="B7" s="61"/>
+      <c r="B7" s="60"/>
       <c r="G7"/>
     </row>
-    <row r="8" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H8" s="110"/>
+    <row r="8" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8" s="49"/>
       <c r="N8" s="50"/>
       <c r="O8" s="49"/>
     </row>
-    <row r="9" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="H9" s="111"/>
+    <row r="9" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="85" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="85"/>
+      <c r="C9" s="84" t="s">
+        <v>141</v>
+      </c>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" s="49"/>
       <c r="N9" s="50"/>
       <c r="O9" s="49"/>
     </row>
-    <row r="10" spans="1:15" s="47" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="112" t="s">
+    <row r="10" spans="1:15" s="47" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="85" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="85"/>
+      <c r="C10" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="112"/>
-[...7 lines deleted...]
-      <c r="H10" s="111"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10" s="49"/>
       <c r="N10" s="50"/>
       <c r="O10" s="49"/>
     </row>
-    <row r="11" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="H11" s="112"/>
+    <row r="11" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="85" t="s">
+        <v>142</v>
+      </c>
+      <c r="B11" s="85"/>
+      <c r="C11" s="85" t="s">
+        <v>143</v>
+      </c>
+      <c r="D11" s="85"/>
+      <c r="E11" s="85" t="s">
+        <v>144</v>
+      </c>
+      <c r="F11" s="85"/>
+      <c r="G11" s="85" t="s">
+        <v>145</v>
+      </c>
+      <c r="H11" s="85"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11" s="49"/>
       <c r="N11" s="50"/>
       <c r="O11" s="49"/>
     </row>
-    <row r="12" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="113">
+    <row r="12" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="86">
         <v>45602</v>
       </c>
-      <c r="B12" s="113"/>
-[...11 lines deleted...]
-      <c r="H12" s="111"/>
+      <c r="B12" s="86"/>
+      <c r="C12" s="84" t="s">
+        <v>148</v>
+      </c>
+      <c r="D12" s="84"/>
+      <c r="E12" s="142" t="s">
+        <v>147</v>
+      </c>
+      <c r="F12" s="142"/>
+      <c r="G12" s="84" t="s">
+        <v>146</v>
+      </c>
+      <c r="H12" s="84"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12" s="49"/>
       <c r="N12" s="50"/>
       <c r="O12" s="49"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="2"/>
-      <c r="B13" s="61"/>
+      <c r="B13" s="60"/>
       <c r="G13"/>
     </row>
-    <row r="14" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B14" s="58" t="s">
+    <row r="14" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="59" t="s">
+      <c r="C14" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="58" t="s">
+      <c r="D14" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="58" t="s">
-[...12 lines deleted...]
-    <row r="15" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E14" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="58" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="8"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="5">
         <f>+IF(E15="Planta",1,0)+IF(E15="Contratista",2,0)+IF(E15="Proveedor",3,0)+IF(F15="Operativo",1,0)+IF(F15="Táctico",2,0)+IF(F15="Estratégico",3,0)+IF(G15="Existe transferencia de conocimiento",1,0)+IF(G15="No existe transferencia de conocimiento",3,0)+IF(G15="Tiene respaldo",2,0)+IF(G15="No tiene respaldo",3,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="8"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="5">
         <f t="shared" ref="H16:H40" si="0">+IF(E16="Planta",1,0)+IF(E16="Contratista",2,0)+IF(E16="Proveedor",3,0)+IF(F16="Operativo",1,0)+IF(F16="Táctico",2,0)+IF(F16="Estratégico",3,0)+IF(G16="Existe transferencia de conocimiento",1,0)+IF(G16="No existe transferencia de conocimiento",3,0)+IF(G16="Tiene respaldo",2,0)+IF(G16="No tiene respaldo",3,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="8"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="8"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="8"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="8"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="8"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="8"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="8"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="8"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="8"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="8"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="8"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="8"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="8"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="8"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="8"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="8"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="8"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="8"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="8"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="8"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="8"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="8"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="8"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="8"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A14:H15" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="14">
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A8:H8"/>
@@ -6513,774 +7424,816 @@
           </x14:formula1>
           <xm:sqref>F15:F40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D8C7E437-7AB6-4E17-AB3E-778D12013634}">
           <x14:formula1>
             <xm:f>Valores!$C$13:$C$15</xm:f>
           </x14:formula1>
           <xm:sqref>E15:E40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CEAF7260-700A-463B-8E12-39FEAF0E0F16}">
           <x14:formula1>
             <xm:f>Valores!$A$18:$A$28</xm:f>
           </x14:formula1>
           <xm:sqref>B15:B40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A75AE03-45F8-4AC3-8F9F-82DD830D258F}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="E1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView showGridLines="0" topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="36.140625" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="18" max="18" width="23.42578125" customWidth="1"/>
+    <col min="1" max="1" width="36.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.88671875" customWidth="1"/>
+    <col min="8" max="8" width="3.5546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="26.6640625" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.44140625" customWidth="1"/>
+    <col min="12" max="12" width="4.109375" customWidth="1"/>
+    <col min="13" max="13" width="18.109375" customWidth="1"/>
+    <col min="18" max="18" width="23.44140625" customWidth="1"/>
     <col min="19" max="19" width="26" customWidth="1"/>
-    <col min="21" max="21" width="13.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="25" width="29.5703125" customWidth="1"/>
+    <col min="21" max="21" width="13.5546875" customWidth="1"/>
+    <col min="22" max="22" width="14.33203125" customWidth="1"/>
+    <col min="23" max="25" width="29.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C1" s="19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D1" s="18"/>
       <c r="E1" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="18"/>
       <c r="G1" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="18"/>
       <c r="I1" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N1" s="19" t="s">
-        <v>84</v>
-[...15 lines deleted...]
-    <row r="2" spans="1:25" ht="30" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="P1" s="149" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" s="150"/>
+      <c r="R1" s="150"/>
+      <c r="S1" s="151"/>
+      <c r="U1" s="143" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" s="143"/>
+      <c r="W1" s="143"/>
+      <c r="X1" s="143"/>
+      <c r="Y1" s="143"/>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F2" s="6"/>
       <c r="G2" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H2" s="6"/>
       <c r="I2" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J2" s="6">
         <v>1</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="L2" s="6">
         <v>3</v>
       </c>
       <c r="M2" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="N2" s="6">
         <v>3</v>
       </c>
       <c r="P2" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q2" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="Q2" s="37" t="s">
+      <c r="R2" s="40" t="s">
         <v>94</v>
       </c>
-      <c r="R2" s="40" t="s">
+      <c r="S2" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="S2" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U2" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="V2" s="42" t="s">
         <v>93</v>
       </c>
-      <c r="V2" s="42" t="s">
+      <c r="W2" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="X2" s="40" t="s">
         <v>94</v>
       </c>
-      <c r="W2" s="37" t="s">
-[...2 lines deleted...]
-      <c r="X2" s="40" t="s">
+      <c r="Y2" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="Y2" s="37" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:25" ht="114" x14ac:dyDescent="0.25">
+    </row>
+    <row r="3" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F3" s="6"/>
       <c r="G3" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H3" s="6"/>
       <c r="I3" s="7" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="J3" s="6">
         <v>2</v>
       </c>
       <c r="K3" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L3" s="6">
         <v>2</v>
       </c>
       <c r="M3" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N3" s="6">
         <v>2</v>
       </c>
       <c r="P3" s="20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="Q3" s="20">
         <v>3</v>
       </c>
       <c r="R3" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="S3" s="21" t="s">
         <v>100</v>
       </c>
-      <c r="S3" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U3" s="20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="V3" s="20">
         <v>3</v>
       </c>
       <c r="W3" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="X3" s="25" t="s">
         <v>112</v>
       </c>
-      <c r="X3" s="25" t="s">
+      <c r="Y3" s="25" t="s">
         <v>113</v>
       </c>
-      <c r="Y3" s="25" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:25" ht="114" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F4" s="6"/>
       <c r="G4" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="7" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="J4" s="6">
         <v>3</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L4" s="6">
         <v>1</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N4" s="6">
         <v>1</v>
       </c>
       <c r="P4" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="Q4" s="22">
         <v>2</v>
       </c>
       <c r="R4" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="S4" s="21" t="s">
         <v>102</v>
       </c>
-      <c r="S4" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U4" s="26" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V4" s="22">
         <v>2</v>
       </c>
       <c r="W4" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="X4" s="25" t="s">
         <v>115</v>
       </c>
-      <c r="X4" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y4" s="25" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:25" ht="99.75" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J5" s="6">
         <v>4</v>
       </c>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="P5" s="23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q5" s="23">
         <v>1</v>
       </c>
       <c r="R5" s="21" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="S5" s="21" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="U5" s="27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V5" s="23">
         <v>1</v>
       </c>
       <c r="W5" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="X5" s="25" t="s">
         <v>117</v>
       </c>
-      <c r="X5" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y5" s="25" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" s="6"/>
       <c r="B6" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
     </row>
-    <row r="7" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="44" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I7" s="44" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="P7" s="140" t="s">
+        <v>131</v>
+      </c>
+      <c r="P7" s="152" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q7" s="152"/>
+      <c r="U7" s="147" t="s">
         <v>120</v>
       </c>
-      <c r="Q7" s="140"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:25" ht="45" x14ac:dyDescent="0.25">
+      <c r="V7" s="147"/>
+    </row>
+    <row r="8" spans="1:25" ht="28.8" x14ac:dyDescent="0.3">
       <c r="I8" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J8" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="M8" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N8" s="19" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="P8" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="Q8" s="37" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-    <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+      <c r="R8" t="s">
+        <v>158</v>
+      </c>
+      <c r="S8" s="69" t="s">
+        <v>30</v>
+      </c>
+      <c r="U8" s="148"/>
+      <c r="V8" s="148"/>
+      <c r="X8" s="70" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I9" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="K9" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="J9" s="36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L9" s="36" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="M9" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="N9" s="36">
         <v>3</v>
       </c>
       <c r="P9" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="Q9" s="17" t="s">
-        <v>139</v>
+        <v>137</v>
+      </c>
+      <c r="R9" t="s">
+        <v>160</v>
+      </c>
+      <c r="S9" s="69" t="s">
+        <v>31</v>
       </c>
       <c r="U9" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="V9" s="37" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+      <c r="X9" s="70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="I10" s="43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="J10" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="K10" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="36" t="s">
         <v>127</v>
       </c>
-      <c r="K10" s="43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M10" s="43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N10" s="36">
         <v>2</v>
       </c>
       <c r="P10" s="29" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q10" s="17" t="s">
-        <v>91</v>
+        <v>90</v>
+      </c>
+      <c r="R10" t="s">
+        <v>159</v>
+      </c>
+      <c r="S10" s="69" t="s">
+        <v>32</v>
       </c>
       <c r="U10" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V10" s="17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+      <c r="X10" s="70" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="I11" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="I11" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="36" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="K11" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L11" s="36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M11" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N11" s="36">
         <v>1</v>
       </c>
       <c r="P11" s="30" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q11" s="17" t="s">
-        <v>92</v>
+        <v>91</v>
+      </c>
+      <c r="R11" t="s">
+        <v>32</v>
       </c>
       <c r="U11" s="33" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V11" s="17" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C12" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="43" t="s">
+        <v>135</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="P12" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q12" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="R12" t="s">
+        <v>210</v>
+      </c>
+      <c r="U12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V12" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>34</v>
-      </c>
-[...42 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D13" s="6">
         <v>1</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F13" s="6">
         <v>1</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H13" s="6">
         <v>1</v>
       </c>
+      <c r="R13" t="s">
+        <v>211</v>
+      </c>
       <c r="U13" s="35" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V13" s="17" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" s="6">
         <v>2</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F14" s="6">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H14" s="6">
         <v>3</v>
       </c>
+      <c r="R14" t="s">
+        <v>32</v>
+      </c>
       <c r="U14" s="24"/>
     </row>
-    <row r="15" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15" s="6">
         <v>3</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F15" s="6">
         <v>3</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H15" s="6">
         <v>2</v>
       </c>
-      <c r="U15" s="134" t="s">
-[...4 lines deleted...]
-    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U15" s="146" t="s">
+        <v>118</v>
+      </c>
+      <c r="V15" s="146"/>
+    </row>
+    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H16" s="6">
         <v>3</v>
       </c>
       <c r="U16" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="V16" s="144" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="U17" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="V16" s="132" t="s">
+      <c r="V17" s="145"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" t="s">
+        <v>139</v>
+      </c>
+      <c r="U18" s="13" t="s">
         <v>87</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A18" t="s">
+      <c r="V18" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
         <v>12</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="13" t="s">
+      <c r="B19" t="s">
+        <v>140</v>
+      </c>
+      <c r="U19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="V19" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" t="s">
+        <v>218</v>
+      </c>
+      <c r="U20" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="V20" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="V21" s="17" t="s">
         <v>88</v>
       </c>
-      <c r="V18" s="17" t="s">
-[...29 lines deleted...]
-      <c r="A21" t="s">
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
         <v>15</v>
       </c>
-      <c r="U21" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A22" t="s">
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
+    <row r="24" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A26" t="s">
+    <row r="27" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" t="s">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
         <v>20</v>
-      </c>
-[...3 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="U1:Y1"/>
     <mergeCell ref="V16:V17"/>
     <mergeCell ref="U15:V15"/>
     <mergeCell ref="U7:V8"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="P7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">