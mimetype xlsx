--- v0 (2025-10-10)
+++ v1 (2026-04-21)
@@ -1,657 +1,843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mzornosa\Desktop\Varios\PENDIENTES 2024\Procedimiento activos\Activos de Inf TICs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mzornosa\Nextcloud\Gestion_TICs\SEG (Seguridad)\SGS (Sistema Gestión Seguridad)\GEA (Gestion de activos)\2026\Procesos_CGN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA37CB41-3365-4090-BBAE-CA670BF9CC60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10CC90D1-8802-40FF-A1E7-14CC9F4FF5DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5616" yWindow="1620" windowWidth="17280" windowHeight="8928" tabRatio="703" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1080" yWindow="1080" windowWidth="22020" windowHeight="11100" tabRatio="703" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivo" sheetId="4" r:id="rId1"/>
     <sheet name="Información" sheetId="5" r:id="rId2"/>
     <sheet name="Hard-Soft-Serv" sheetId="1" r:id="rId3"/>
-    <sheet name="TH" sheetId="3" r:id="rId4"/>
+    <sheet name="TH " sheetId="7" r:id="rId4"/>
     <sheet name="Valores" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Información!$A$15:$U$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Información!$A$15:$AE$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'TH '!$A$14:$H$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H28" i="3" l="1"/>
-[...12 lines deleted...]
-  <c r="H15" i="3"/>
+  <c r="AD17" i="5" l="1"/>
+  <c r="AD18" i="5"/>
+  <c r="AD19" i="5"/>
+  <c r="AD20" i="5"/>
+  <c r="AD21" i="5"/>
+  <c r="AD22" i="5"/>
+  <c r="AD23" i="5"/>
+  <c r="AD16" i="5"/>
+  <c r="L257" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="L46" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="L48" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="L50" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="L54" i="1"/>
+  <c r="L55" i="1"/>
+  <c r="L56" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="L58" i="1"/>
+  <c r="L59" i="1"/>
+  <c r="L60" i="1"/>
+  <c r="L61" i="1"/>
+  <c r="L62" i="1"/>
+  <c r="L63" i="1"/>
+  <c r="L64" i="1"/>
+  <c r="L65" i="1"/>
+  <c r="L66" i="1"/>
+  <c r="L67" i="1"/>
+  <c r="L68" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="L70" i="1"/>
+  <c r="L71" i="1"/>
+  <c r="L72" i="1"/>
+  <c r="L73" i="1"/>
+  <c r="L74" i="1"/>
+  <c r="L75" i="1"/>
+  <c r="L76" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="L78" i="1"/>
+  <c r="L79" i="1"/>
+  <c r="L80" i="1"/>
+  <c r="L81" i="1"/>
+  <c r="L82" i="1"/>
+  <c r="L83" i="1"/>
+  <c r="L84" i="1"/>
+  <c r="L85" i="1"/>
+  <c r="L86" i="1"/>
+  <c r="L87" i="1"/>
+  <c r="L88" i="1"/>
+  <c r="L89" i="1"/>
+  <c r="L90" i="1"/>
+  <c r="L91" i="1"/>
+  <c r="L92" i="1"/>
+  <c r="L93" i="1"/>
+  <c r="L94" i="1"/>
+  <c r="L95" i="1"/>
+  <c r="L96" i="1"/>
+  <c r="L97" i="1"/>
+  <c r="L98" i="1"/>
+  <c r="L99" i="1"/>
+  <c r="L100" i="1"/>
+  <c r="L101" i="1"/>
+  <c r="L102" i="1"/>
+  <c r="L103" i="1"/>
+  <c r="L104" i="1"/>
+  <c r="L105" i="1"/>
+  <c r="L106" i="1"/>
+  <c r="L107" i="1"/>
+  <c r="L108" i="1"/>
+  <c r="L109" i="1"/>
+  <c r="L110" i="1"/>
+  <c r="L111" i="1"/>
+  <c r="L112" i="1"/>
+  <c r="L113" i="1"/>
+  <c r="L114" i="1"/>
+  <c r="L115" i="1"/>
+  <c r="L116" i="1"/>
+  <c r="L117" i="1"/>
+  <c r="L118" i="1"/>
+  <c r="L119" i="1"/>
+  <c r="L120" i="1"/>
+  <c r="L121" i="1"/>
+  <c r="L122" i="1"/>
+  <c r="L123" i="1"/>
+  <c r="L124" i="1"/>
+  <c r="L125" i="1"/>
+  <c r="L126" i="1"/>
+  <c r="L127" i="1"/>
+  <c r="L128" i="1"/>
+  <c r="L129" i="1"/>
+  <c r="L130" i="1"/>
+  <c r="L131" i="1"/>
+  <c r="L132" i="1"/>
+  <c r="L133" i="1"/>
+  <c r="L134" i="1"/>
+  <c r="L135" i="1"/>
+  <c r="L136" i="1"/>
+  <c r="L137" i="1"/>
+  <c r="L138" i="1"/>
+  <c r="L139" i="1"/>
+  <c r="L140" i="1"/>
+  <c r="L141" i="1"/>
+  <c r="L142" i="1"/>
+  <c r="L143" i="1"/>
+  <c r="L144" i="1"/>
+  <c r="L145" i="1"/>
+  <c r="L146" i="1"/>
+  <c r="L147" i="1"/>
+  <c r="L148" i="1"/>
+  <c r="L149" i="1"/>
+  <c r="L150" i="1"/>
+  <c r="L151" i="1"/>
+  <c r="L152" i="1"/>
+  <c r="L153" i="1"/>
+  <c r="L154" i="1"/>
+  <c r="L155" i="1"/>
+  <c r="L156" i="1"/>
+  <c r="L157" i="1"/>
+  <c r="L158" i="1"/>
+  <c r="L159" i="1"/>
+  <c r="L160" i="1"/>
+  <c r="L161" i="1"/>
+  <c r="L162" i="1"/>
+  <c r="L163" i="1"/>
+  <c r="L164" i="1"/>
+  <c r="L165" i="1"/>
+  <c r="L166" i="1"/>
+  <c r="L167" i="1"/>
+  <c r="L168" i="1"/>
+  <c r="L169" i="1"/>
+  <c r="L170" i="1"/>
+  <c r="L171" i="1"/>
+  <c r="L172" i="1"/>
+  <c r="L173" i="1"/>
+  <c r="L174" i="1"/>
+  <c r="L175" i="1"/>
+  <c r="L176" i="1"/>
+  <c r="L177" i="1"/>
+  <c r="L178" i="1"/>
+  <c r="L179" i="1"/>
+  <c r="L180" i="1"/>
+  <c r="L181" i="1"/>
   <c r="L182" i="1"/>
-  <c r="L181" i="1"/>
-[...139 lines deleted...]
-  <c r="L41" i="1"/>
+  <c r="L183" i="1"/>
+  <c r="L184" i="1"/>
+  <c r="L185" i="1"/>
+  <c r="L186" i="1"/>
+  <c r="L187" i="1"/>
+  <c r="L188" i="1"/>
+  <c r="L189" i="1"/>
+  <c r="L190" i="1"/>
+  <c r="L191" i="1"/>
+  <c r="L192" i="1"/>
+  <c r="L193" i="1"/>
+  <c r="L194" i="1"/>
+  <c r="L195" i="1"/>
+  <c r="L196" i="1"/>
+  <c r="L197" i="1"/>
+  <c r="L198" i="1"/>
+  <c r="L199" i="1"/>
+  <c r="L200" i="1"/>
+  <c r="L201" i="1"/>
+  <c r="L202" i="1"/>
+  <c r="L203" i="1"/>
+  <c r="L204" i="1"/>
+  <c r="L205" i="1"/>
+  <c r="L206" i="1"/>
+  <c r="L207" i="1"/>
+  <c r="L208" i="1"/>
+  <c r="L209" i="1"/>
+  <c r="L210" i="1"/>
+  <c r="L211" i="1"/>
+  <c r="L212" i="1"/>
+  <c r="L213" i="1"/>
+  <c r="L214" i="1"/>
+  <c r="L215" i="1"/>
+  <c r="L216" i="1"/>
+  <c r="L217" i="1"/>
+  <c r="L218" i="1"/>
+  <c r="L219" i="1"/>
+  <c r="L220" i="1"/>
+  <c r="L221" i="1"/>
+  <c r="L222" i="1"/>
+  <c r="L223" i="1"/>
+  <c r="L224" i="1"/>
+  <c r="L225" i="1"/>
+  <c r="L226" i="1"/>
+  <c r="L227" i="1"/>
+  <c r="L228" i="1"/>
+  <c r="L229" i="1"/>
+  <c r="L230" i="1"/>
+  <c r="L231" i="1"/>
+  <c r="L232" i="1"/>
+  <c r="L233" i="1"/>
+  <c r="L234" i="1"/>
+  <c r="L235" i="1"/>
+  <c r="L236" i="1"/>
+  <c r="L237" i="1"/>
+  <c r="L238" i="1"/>
+  <c r="L239" i="1"/>
+  <c r="L240" i="1"/>
+  <c r="L241" i="1"/>
+  <c r="L242" i="1"/>
+  <c r="L243" i="1"/>
+  <c r="L244" i="1"/>
+  <c r="L245" i="1"/>
+  <c r="L246" i="1"/>
+  <c r="L247" i="1"/>
+  <c r="L248" i="1"/>
+  <c r="L249" i="1"/>
+  <c r="L250" i="1"/>
+  <c r="L251" i="1"/>
+  <c r="L252" i="1"/>
+  <c r="L253" i="1"/>
+  <c r="L254" i="1"/>
+  <c r="L255" i="1"/>
+  <c r="L256" i="1"/>
+  <c r="AE21" i="5"/>
+  <c r="AD25" i="5" l="1"/>
+  <c r="AD26" i="5"/>
+  <c r="AD27" i="5"/>
+  <c r="AD28" i="5"/>
+  <c r="AD29" i="5"/>
+  <c r="AD30" i="5"/>
+  <c r="AD31" i="5"/>
+  <c r="AD32" i="5"/>
+  <c r="AD33" i="5"/>
+  <c r="AD34" i="5"/>
+  <c r="AD35" i="5"/>
+  <c r="AD36" i="5"/>
+  <c r="AD37" i="5"/>
+  <c r="AD38" i="5"/>
+  <c r="H40" i="7"/>
+  <c r="H39" i="7"/>
+  <c r="H38" i="7"/>
+  <c r="H37" i="7"/>
+  <c r="H36" i="7"/>
+  <c r="H35" i="7"/>
+  <c r="H34" i="7"/>
+  <c r="H33" i="7"/>
+  <c r="H32" i="7"/>
+  <c r="H31" i="7"/>
+  <c r="H30" i="7"/>
+  <c r="H29" i="7"/>
+  <c r="H28" i="7"/>
+  <c r="H27" i="7"/>
+  <c r="H26" i="7"/>
+  <c r="H25" i="7"/>
+  <c r="H24" i="7"/>
+  <c r="H23" i="7"/>
+  <c r="H22" i="7"/>
+  <c r="H21" i="7"/>
+  <c r="H20" i="7"/>
+  <c r="H19" i="7"/>
+  <c r="H18" i="7"/>
+  <c r="H17" i="7"/>
+  <c r="H16" i="7"/>
   <c r="L40" i="1"/>
   <c r="L39" i="1"/>
   <c r="L38" i="1"/>
   <c r="L37" i="1"/>
   <c r="L36" i="1"/>
   <c r="L35" i="1"/>
   <c r="L34" i="1"/>
   <c r="L33" i="1"/>
   <c r="L32" i="1"/>
   <c r="L31" i="1"/>
   <c r="L30" i="1"/>
   <c r="L29" i="1"/>
   <c r="L28" i="1"/>
   <c r="L27" i="1"/>
   <c r="L26" i="1"/>
   <c r="L25" i="1"/>
   <c r="L24" i="1"/>
   <c r="L23" i="1"/>
   <c r="L22" i="1"/>
   <c r="L21" i="1"/>
   <c r="L20" i="1"/>
   <c r="L19" i="1"/>
   <c r="L18" i="1"/>
   <c r="L17" i="1"/>
-  <c r="A17" i="1"/>
-[...199 lines deleted...]
-  <c r="U30" i="5"/>
+  <c r="AE17" i="5"/>
+  <c r="AE18" i="5"/>
+  <c r="AE19" i="5"/>
+  <c r="AE20" i="5"/>
+  <c r="AE22" i="5"/>
+  <c r="AE23" i="5"/>
+  <c r="AE25" i="5"/>
+  <c r="AE26" i="5"/>
+  <c r="AE27" i="5"/>
+  <c r="AE28" i="5"/>
+  <c r="AE29" i="5"/>
+  <c r="AE30" i="5"/>
+  <c r="AE31" i="5"/>
+  <c r="AE32" i="5"/>
+  <c r="AE33" i="5"/>
+  <c r="AE34" i="5"/>
+  <c r="AE35" i="5"/>
+  <c r="AE36" i="5"/>
+  <c r="AE37" i="5"/>
+  <c r="AE38" i="5"/>
+  <c r="AE16" i="5"/>
+  <c r="H15" i="7" l="1"/>
+  <c r="L16" i="1" l="1"/>
+  <c r="L15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>mzornosa</author>
+    <author>TERESA</author>
+    <author>tc={D5C347E5-5D2F-4354-B75C-D175AD9934CD}</author>
   </authors>
   <commentList>
     <comment ref="C15" authorId="0" shapeId="0" xr:uid="{C0FDFD8B-AAA2-4C2E-BE63-A8BA4FFBF128}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Acorde con la TRD que aplique</t>
         </r>
       </text>
     </comment>
     <comment ref="I15" authorId="0" shapeId="0" xr:uid="{A689B1A9-1468-4D28-9F1A-FD87040DA196}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Indicar la dependencia, proceso y/o el cargo de quien custodia la información</t>
         </r>
       </text>
     </comment>
-    <comment ref="J15" authorId="0" shapeId="0" xr:uid="{634DC796-5503-4C72-BA9A-BE8B1A97AF73}">
+    <comment ref="K15" authorId="0" shapeId="0" xr:uid="{634DC796-5503-4C72-BA9A-BE8B1A97AF73}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>formato fisico o electrónico</t>
         </r>
       </text>
     </comment>
-    <comment ref="L15" authorId="0" shapeId="0" xr:uid="{6F781D18-934B-4BBC-B848-E2E12E4D2017}">
+    <comment ref="M15" authorId="0" shapeId="0" xr:uid="{6F781D18-934B-4BBC-B848-E2E12E4D2017}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Donde se encuentra publicada o ruta de ubicación</t>
         </r>
       </text>
     </comment>
-    <comment ref="M15" authorId="0" shapeId="0" xr:uid="{BA1AC984-B2E7-43B3-9011-C95C0245AFC0}">
+    <comment ref="N15" authorId="0" shapeId="0" xr:uid="{BA1AC984-B2E7-43B3-9011-C95C0245AFC0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Disponible: Entregada previa solicitud 
 Publicada: Disponible en sitio WEB </t>
         </r>
       </text>
     </comment>
-    <comment ref="N15" authorId="0" shapeId="0" xr:uid="{6D9AF3DD-1637-42B5-8549-840F5D5CAADA}">
+    <comment ref="O15" authorId="1" shapeId="0" xr:uid="{3AC4A2AD-A4D7-4D47-9B57-FDF9F6B3F8B1}">
       <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Regula el derecho de acceso a la información pública</t>
+          <t xml:space="preserve">
+La identificación de la excepción que, dentro de las previstas en los artículos 18 y 19 de la Ley 1712 de 2014, cobija la calificación de información reservada o clasificada. Si la respuesta es NO se debe marcar no aplica (N/A)</t>
         </r>
       </text>
     </comment>
-    <comment ref="O15" authorId="0" shapeId="0" xr:uid="{0D8AE0F9-C38D-43AC-A766-492819895F0E}">
+    <comment ref="P15" authorId="1" shapeId="0" xr:uid="{8710CD23-5139-4E5F-B709-B66C6CFDA4E4}">
       <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">Derecho de protección de datos que tienen las personas a conocer, actualizar y rectificar la informacion que se hayan recogido en BD sobre ellas </t>
+          <t xml:space="preserve">
+Indica el fundamento constitucional o legal que justifica la clasificación o la reserva, señalando expresamente la norma, articulo, inciso o párrafo que la ampara.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P15" authorId="0" shapeId="0" xr:uid="{3A32A2BE-2E7D-4943-9F1B-33CF14D38287}">
+    <comment ref="Q15" authorId="1" shapeId="0" xr:uid="{3DE6A8DF-AFDF-402A-9E34-5FDBEE33379D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Indica la norma jurídica que sirve como fundamento jurídico para la clasificación o reserva de la información</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="R15" authorId="1" shapeId="0" xr:uid="{9523FC13-6627-4EB7-9AF0-008650CC37A2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+IIndicar si la totalidad del documento es clasificado o reservado o si solo una parte corresponde a esta calificación</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="S15" authorId="1" shapeId="0" xr:uid="{BB487B69-1EB8-4106-88F6-3992EC3317CA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Fecha en que se calificó́ la información como reservada o clasificada.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T15" authorId="1" shapeId="0" xr:uid="{484E2E83-FC75-454A-9E2D-7AD903149DFB}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Tiempo que cobija la clasificación o reserva. La clasificación es ilimitada en años, la reserva solo puede durar como máximo por 15 años desde la creación del documento.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="U15" authorId="1" shapeId="0" xr:uid="{976900A0-22AE-4736-92A1-4C28208B8AA5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+¿El activo de información contiene datos personales? SI - NO</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V15" authorId="1" shapeId="0" xr:uid="{40D2B338-9B05-4BC4-ABF2-200755BC5556}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Son los datos personales de los niños, niñas y adolescentes, cuyo tratamiento está prohibido, salvo que se trate de datos de naturaleza pública. Ej. Registro civil.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="W15" authorId="1" shapeId="0" xr:uid="{021ACCDC-93C7-4520-835B-45FA228F2DE2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Si cuenta con datos personales seleccione el tipo, en caso contrario seleccione N/A:</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="X15" authorId="1" shapeId="0" xr:uid="{B4748CB3-A323-439D-8917-0E12A48D700A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+La finalidad de la recolección justifica por la cual el dato es capturado, almacenado y mantenido en la Entidad</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="Y15" authorId="2" shapeId="0" xr:uid="{D5C347E5-5D2F-4354-B75C-D175AD9934CD}">
+      <text>
+        <t xml:space="preserve">[Comentario encadenado]
+Su versión de Excel le permite leer este comentario encadenado; sin embargo, las ediciones que se apliquen se quitarán si el archivo se abre en una versión más reciente de Excel. Más información: https://go.microsoft.com/fwlink/?linkid=870924
+Comentario:
+    Seleccionar si se cuenta o no con la autorización de la recolección y tratamiento. 
+</t>
+      </text>
+    </comment>
+    <comment ref="Z15" authorId="0" shapeId="0" xr:uid="{3A32A2BE-2E7D-4943-9F1B-33CF14D38287}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nivel de autorización de divulgación de la información</t>
         </r>
       </text>
     </comment>
-    <comment ref="Q15" authorId="0" shapeId="0" xr:uid="{5A214E97-5F5A-42B6-8924-4E49699464D6}">
+    <comment ref="AA15" authorId="0" shapeId="0" xr:uid="{5A214E97-5F5A-42B6-8924-4E49699464D6}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Depende del nivel en que la información se mantenga inalterada </t>
         </r>
       </text>
     </comment>
-    <comment ref="R15" authorId="0" shapeId="0" xr:uid="{691BBD5B-E5AF-4225-A1F2-851A43035A12}">
+    <comment ref="AB15" authorId="0" shapeId="0" xr:uid="{691BBD5B-E5AF-4225-A1F2-851A43035A12}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nivel de disponibilidad para que las personas autorizadas accedan cualquier momento</t>
         </r>
       </text>
     </comment>
-    <comment ref="S15" authorId="0" shapeId="0" xr:uid="{7F33605F-FA7E-41C2-A951-5EF340DB6369}">
+    <comment ref="AC15" authorId="0" shapeId="0" xr:uid="{7F33605F-FA7E-41C2-A951-5EF340DB6369}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Forma de visualización tales como: Papel, Word, Excel, pdf, entre otros</t>
         </r>
       </text>
     </comment>
-    <comment ref="T15" authorId="0" shapeId="0" xr:uid="{F9D3579D-98E2-41EB-8E94-E1D339D59E65}">
+    <comment ref="AD15" authorId="0" shapeId="0" xr:uid="{F9D3579D-98E2-41EB-8E94-E1D339D59E65}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Es el cálculo que se determina después de la evaluación de los criterios de confidencialidad, integridad y disponibilidad</t>
         </r>
       </text>
     </comment>
-    <comment ref="U15" authorId="0" shapeId="0" xr:uid="{C04EA034-B66D-43E6-9331-2FBDA909675C}">
+    <comment ref="AE15" authorId="0" shapeId="0" xr:uid="{C04EA034-B66D-43E6-9331-2FBDA909675C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Identifica los documentos de acuerdo a su clasificación y valoración</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AF15" authorId="1" shapeId="0" xr:uid="{F95FA959-CFE5-4B5E-A254-18362C67F2DB}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>TERESA:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Se clasifica como Infraestructura Crítica Cibernética debido a que su indisponibilidad, alteración o exposición compromete la consolidación de la información financiera pública nacional y afecta la estabilidad operativa del Estado</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>mzornosa</author>
   </authors>
   <commentList>
     <comment ref="I2" authorId="0" shapeId="0" xr:uid="{515E6EEE-8BEF-454E-A8B4-79BED239E580}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Inf disponible para ciudadanía</t>
         </r>
@@ -712,110 +898,104 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Publica pero busca proteger datos sensibles al publico ej datos de contacto o financieros)</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2121" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3019" uniqueCount="655">
   <si>
     <t>PROCESO</t>
   </si>
   <si>
     <t>TIPO ACTIVO</t>
   </si>
   <si>
     <t>NOMBRE ACTIVO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>LEY 1712 DE 2014</t>
   </si>
   <si>
     <t>LEY 1581 DE 2012</t>
   </si>
   <si>
-    <t>FORMATO</t>
-[...1 lines deleted...]
-  <si>
     <t>CLASIFICACIÓN Y VALORACIÓN</t>
   </si>
   <si>
     <t>NIVEL DE CONFIDENCIALIDAD DE LA INFORMACIÓN</t>
   </si>
   <si>
     <t>NIVEL DE DISPONIBILIDAD</t>
   </si>
   <si>
     <t>VALOR</t>
   </si>
   <si>
     <t>NIVEL DE INTEGRIDAD</t>
   </si>
   <si>
     <t>Planeación Integral</t>
   </si>
   <si>
     <t>Comunicación Pública</t>
   </si>
   <si>
     <t>Normalización y Culturización Contable</t>
   </si>
   <si>
     <t>Centralización de la Información</t>
   </si>
   <si>
     <t>Consolidación de la Información</t>
   </si>
   <si>
     <t>Gestión Humana</t>
   </si>
   <si>
     <t>Gestión Administrativa</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gestión de Reursos Financieros</t>
   </si>
   <si>
     <t>Gestión TIC</t>
   </si>
   <si>
     <t>Gestión Jurídica</t>
   </si>
   <si>
     <t>Control y Evaluación</t>
   </si>
   <si>
     <t>TIPO DE ACTIVO</t>
   </si>
   <si>
     <t>Activo Tipo Información</t>
   </si>
   <si>
     <t>Activo Tipo Software</t>
   </si>
   <si>
     <t>Activo Tipo Hardware</t>
   </si>
   <si>
     <t>Activo Tipo Servicio</t>
   </si>
@@ -971,53 +1151,50 @@
   <si>
     <t>Medio de Conservación y/o Soporte</t>
   </si>
   <si>
     <t>Información</t>
   </si>
   <si>
     <t>Idioma</t>
   </si>
   <si>
     <t>PROPIETARIO DEL ACTIVO</t>
   </si>
   <si>
     <t>UBICACIÓN</t>
   </si>
   <si>
     <t>Instructivo</t>
   </si>
   <si>
     <t>Hard-Soft-Serv</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
-    <t>- Leer la información en la pestaña 'Instructivo'</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Valor del</t>
   </si>
   <si>
     <t>Activo</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Crítico</t>
   </si>
   <si>
     <t>1 – 3</t>
   </si>
   <si>
     <t>8 – 9</t>
   </si>
   <si>
     <t>6 – 7</t>
   </si>
   <si>
     <t>4 – 5</t>
@@ -1092,53 +1269,50 @@
     <t>El acceso  no autorizado a los activos  de información y, por ende, a  la información  que estos almacenan, procesan  o transportan impacta negativamente  a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>La pérdida  de exactitud  y/o completitud de la información almacenada, procesada  o transportada por los  activos  de información impacta negativamente  a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>El acceso  no autorizado a los activos  de información y, por ende, a  la información  que estos almacenan, procesan  o transportan impacta  de manera leve a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>La pérdida  de exactitud  y/o completitud de la información almacenada, procesada  o transportada por los  activos  de información impacta  de manera leve a uno o  varios procesos de  la entidad.</t>
   </si>
   <si>
     <t>Talento Humano</t>
   </si>
   <si>
     <t xml:space="preserve"> Información</t>
   </si>
   <si>
     <t xml:space="preserve"> Hardware, software y servicios</t>
   </si>
   <si>
     <t>Publicada (ubicación)</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> ETIQUETADO</t>
   </si>
   <si>
     <t>IPB</t>
   </si>
   <si>
     <t>IPC</t>
   </si>
   <si>
     <t>IPR</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t xml:space="preserve">En esta pestaña se encuentra toda la producción documental de la información almacenada en físico, digital y/o medio electrónico.de los procesos y funciones del alcance de la certificación de la norma ISO 27001, </t>
   </si>
   <si>
     <t>CLASIFICACIÓN PARA ACTIVOS DE TIPO INFORMACIÓN</t>
   </si>
@@ -1152,767 +1326,811 @@
     <t>Pública Reservada</t>
   </si>
   <si>
     <t>Pública Clasificada</t>
   </si>
   <si>
     <t>Pública Restringida</t>
   </si>
   <si>
     <t>IPE</t>
   </si>
   <si>
     <t>8 – 10</t>
   </si>
   <si>
     <t xml:space="preserve">Disponible 
 </t>
   </si>
   <si>
     <t>Físico</t>
   </si>
   <si>
     <t>Electrónico</t>
   </si>
   <si>
-    <t>Aplica
-[...6 lines deleted...]
-  <si>
     <t>GESTIÓN TIC's</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
   </si>
   <si>
     <t>VERSIÓN:</t>
   </si>
   <si>
     <t>PÁGINA:</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>GTI12-FOR01</t>
   </si>
   <si>
+    <t>Gestión de Recursos Financieros</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Leer la información del Instructivo Gestión de activos de Información GTI12-INS01, el cual encontrará en la intranet
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-calidad/-/document_library/vpkf13iCweJ8/view/2147961?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-calidad%2F-%2Fdocument_library%2Fvpkf13iCweJ8%2Fview%2F2147547%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_vpkf13iCweJ8_redirect%3Dhttps%253A%252F%252Fwww.contaduria.gov.co%253A443%252Fweb%252Fintranet%252Fsistema-de-gestion-de-calidad%252F-%252Fdocument_library%252Fvpkf13iCweJ8%252Fview%252F2146984</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Es Infraestructura Critica cibernética</t>
+  </si>
+  <si>
+    <t>Datos Personales (Ley 1581 de 2012)</t>
+  </si>
+  <si>
+    <t>¿Contiene datos personales?</t>
+  </si>
+  <si>
+    <t>¿Contiene datos personales de niños,niñas o adolescentes?</t>
+  </si>
+  <si>
+    <t>Tipos de Datos Personales</t>
+  </si>
+  <si>
+    <t>Finalidad de la recolección de los datos personales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Existe autorización para el tratamiento de los datos personales </t>
+  </si>
+  <si>
+    <t>Dato personal público</t>
+  </si>
+  <si>
+    <t>Dato semiprivado</t>
+  </si>
+  <si>
+    <t>Dato personal privado</t>
+  </si>
+  <si>
+    <t>Indice  de información clasificada y reservada</t>
+  </si>
+  <si>
+    <t>Objeto legítimo de la excepción</t>
+  </si>
+  <si>
+    <t>Clasificada</t>
+  </si>
+  <si>
+    <t>Reservada</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>Fundamento constitucional o legal</t>
+  </si>
+  <si>
+    <t>Fundamento jurídico de la excepción</t>
+  </si>
+  <si>
+    <t>Excepción total o parcial</t>
+  </si>
+  <si>
+    <t>Fecha de clasificación (DD/MM/AAAA):</t>
+  </si>
+  <si>
+    <t>Tiempo de clasificación</t>
+  </si>
+  <si>
+    <t>Clasificación y Valoración</t>
+  </si>
+  <si>
+    <t>Proceso</t>
+  </si>
+  <si>
+    <t>Tipo de Activo</t>
+  </si>
+  <si>
+    <t>Nombre Activo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descripción </t>
+  </si>
+  <si>
+    <t>Custodio del Activo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Propietario del Activo </t>
+  </si>
+  <si>
+    <t>Nivel Integridad</t>
+  </si>
+  <si>
+    <t>Nivel Disponibilidad</t>
+  </si>
+  <si>
+    <t>Formato</t>
+  </si>
+  <si>
+    <t>Criticidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Etiquetado</t>
+  </si>
+  <si>
     <t>Informes de servicios de tecnológias de información</t>
-  </si>
-[...13 lines deleted...]
-    <t>Papel, Word, Excel</t>
   </si>
   <si>
     <t>Instrumentos de desarrollo y administración de
 sistemas de información</t>
   </si>
   <si>
-    <t>Especificaciones de desarrollo de software, Diseño de desarrollo de software, Análisis técnico, Registros orden de cambio, Acta de recibo a satisfacción, Acta de certificación de versión del software</t>
-[...17 lines deleted...]
-  <si>
     <t>Instrumentos de control de activos de tecnologías
 de la información</t>
   </si>
   <si>
-    <t>Registros detallados de activos de Tecnologías de
-[...10 lines deleted...]
-Comunicaciones</t>
+    <t>Plan de tratamiento de riegos de seguridad y privacidad de la informacion y comunicaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registro de incidentes de seguridad de la infromación
+</t>
+  </si>
+  <si>
+    <t>Planes de Seguridad y Privacidad de la Información</t>
+  </si>
+  <si>
+    <t>Informes de administración de cambios de TI, Bitácora plataforma tecnológica, hoja de equipos activos, hoja de vida de servidores, estadisticos de servicios de web, seguimiento a la capacidad</t>
+  </si>
+  <si>
+    <t>GIT de Apoyo Informático</t>
+  </si>
+  <si>
+    <t>Español</t>
+  </si>
+  <si>
+    <t>Especificaciones de desarrollo de software, Diseño de desarrollo de software, Registros orden de cambio, Acta de recibo a satisfacción, Acta de certificación de versión del software</t>
+  </si>
+  <si>
+    <t>Ficha de viabilidad técnica, Seguimiento de procesos de Inversión</t>
   </si>
   <si>
     <t>Plan estratégico de Tecnologías de la Información
-y las comunicaciones, Actas de seguimiento al proceso de Gestión TIC</t>
-[...19 lines deleted...]
-    <t>Aula Virtual CGN (Interna)</t>
+y las comunicaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registros de incidentes de seguridad de la infromación
+</t>
+  </si>
+  <si>
+    <t>https://www.contaduria.gov.co/web/intranet/sistema-de-gestion-de-seguridad-de-la-informacion/-/document_library/Dp9SiiLtoysC/view/8077435?_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_Dp9SiiLtoysC_redirect=https%3A%2F%2Fwww.contaduria.gov.co%3A443%2Fweb%2Fintranet%2Fsistema-de-gestion-de-seguridad-de-la-informacion%2F-%2Fdocument_library%2FDp9SiiLtoysC%2Fview%2F2117361%3F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_Dp9SiiLtoysC_redirect%3Dhttps%253A%252F%252Fwww.contaduria.gov.co%253A443%252Fweb%252Fintranet%252Fsistema-de-gestion-de-seguridad-de-la-informacion%252F-%252Fdocument_library%252FDp9SiiLtoysC%252Fview%252F260428%253F_com_liferay_document_library_web_portlet_DLPortlet_INSTANCE_Dp9SiiLtoysC_redirect%253Dhttps%25253A%25252F%25252Fwww.contaduria.gov.co%25253A443%25252Fweb%25252Fintranet%25252Fsistema-de-gestion-de-seguridad-de-la-informacion%25253Fp_p_id%25253Dcom_liferay_document_library_web_portlet_DLPortlet_INSTANCE_Dp9SiiLtoysC%252526p_p_lifecycle%25253D0%252526p_p_state%25253Dnormal%252526p_p_mode%25253Dview</t>
+  </si>
+  <si>
+    <t>https://nextcloud.contaduria.gov.co/index.php/f/29504</t>
+  </si>
+  <si>
+    <t>https://nextcloud.contaduria.gov.co/index.php/f/33109</t>
+  </si>
+  <si>
+    <t>https://nextcloud.contaduria.gov.co/index.php/f/34388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nextcloud.contaduria.gov.co/index.php/f/25888
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nextcloud.contaduria.gov.co/index.php/f/70733
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nextcloud.contaduria.gov.co/index.php/f/25865
+</t>
+  </si>
+  <si>
+    <t>pdf, Excel</t>
+  </si>
+  <si>
+    <t>pdf, excel</t>
+  </si>
+  <si>
+    <t>excel,pdf</t>
+  </si>
+  <si>
+    <t>excel</t>
+  </si>
+  <si>
+    <t>pdf</t>
+  </si>
+  <si>
+    <t>Requerimientos de Viabilidad Técnica para Adquisiciones de Tipo nformático</t>
+  </si>
+  <si>
+    <t>Planes Estratégicos de Tecnologías de la Información y las Comunicaciones</t>
+  </si>
+  <si>
+    <t>Registros detallados de activos de Tecnologías de la Información, Inventarios de activos de Tecnologías de la información</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Los Planes de Seguridad y Privacidad de la Información dan cuenta de las acciones y controles de protección que toma la CGN, para prevenir los riesgos asociados a la
+seguridad de la información que produce o recibe en función de su objetivo misional.</t>
+  </si>
+  <si>
+    <t>CGNESXI01</t>
+  </si>
+  <si>
+    <t>Nodo Convergente - Virtualización</t>
   </si>
   <si>
     <t>Data Center Bogotá</t>
   </si>
   <si>
-    <t>ANTEA</t>
+    <t>CGNESXI02</t>
+  </si>
+  <si>
+    <t>CGNESXI03</t>
+  </si>
+  <si>
+    <t>VCENTER USUARIOS</t>
+  </si>
+  <si>
+    <t>Administracion Maquinas Virtuales</t>
+  </si>
+  <si>
+    <t>VREALIZE</t>
+  </si>
+  <si>
+    <t>Monitoreo Servidores (25)</t>
+  </si>
+  <si>
+    <t>CGNVX11</t>
+  </si>
+  <si>
+    <t>CGNVX12</t>
+  </si>
+  <si>
+    <t>CGNVX13</t>
+  </si>
+  <si>
+    <t>Aplicativo Aula Virtual CGN (Interna)</t>
+  </si>
+  <si>
+    <t>Aplicación donde se maneja la capacitación interna de la CGN con la herramienta moodle</t>
+  </si>
+  <si>
+    <t>Aula Virtual CGN (Interna Pruebas)</t>
   </si>
   <si>
     <t>Jenkins, Docker (repo), SonarQ (Server de CI/CD)</t>
   </si>
   <si>
-    <t>alto</t>
-[...8 lines deleted...]
-    <t>ATLANTIS</t>
+    <t>ARCHE</t>
+  </si>
+  <si>
+    <t>Aplicativo de Eventos para el GIT de Comunicación</t>
+  </si>
+  <si>
+    <t>Creacion Certificados Let's Encrypt</t>
   </si>
   <si>
     <t>Plataforma Moodle (Capacitación)</t>
   </si>
   <si>
-    <t>ATLANTISDB</t>
-[...1 lines deleted...]
-  <si>
     <t>Base de Datos Mariadb Moodle (Capacitación)</t>
   </si>
   <si>
-    <t>ATLANTIS1</t>
-[...1 lines deleted...]
-  <si>
     <t>Plataforma Moodle (Capacitación) / PRUEBAS</t>
   </si>
   <si>
-    <t>bajo</t>
-[...4 lines deleted...]
-  <si>
     <t>Base de Datos Mariadb Moodle (Capacitación) / PRUEBAS</t>
   </si>
   <si>
-    <t>BESTLA</t>
+    <t>BELI</t>
+  </si>
+  <si>
+    <t>Ambiente de produccion www.chip.gov.co (front de la pagina web)</t>
   </si>
   <si>
     <t>DNS Secundario</t>
   </si>
   <si>
-    <t>CALISTO</t>
-[...1 lines deleted...]
-  <si>
     <t>Zabbix (Monitoreo de Servidores, servicios, etc)</t>
   </si>
   <si>
-    <t>CARPO1</t>
-[...1 lines deleted...]
-  <si>
     <t>HMC IBM power 7 (Consola de administración de IBM P7)</t>
   </si>
   <si>
-    <t>CERBERO</t>
-[...1 lines deleted...]
-  <si>
     <t>WildFly- WAS IBM</t>
   </si>
   <si>
-    <t>CHARON</t>
-[...1 lines deleted...]
-  <si>
     <t>GLPI</t>
   </si>
   <si>
-    <t>CHARONP</t>
-[...1 lines deleted...]
-  <si>
     <t>GLPI - PRUEBAS</t>
   </si>
   <si>
-    <t>CMLENTMGN</t>
-[...1 lines deleted...]
-  <si>
     <t>Aplicación SAN Gestión (Usuarios)</t>
   </si>
   <si>
-    <t>DAFNIS</t>
-[...11 lines deleted...]
-    <t>EUROPA</t>
+    <t>DIONE</t>
+  </si>
+  <si>
+    <t>Servidor de pruebas para el grupo de Desarrollo</t>
   </si>
   <si>
     <t>Orfeo Aplicación 3.8 DB Oracle express</t>
   </si>
   <si>
-    <t>EXCURSION</t>
-[...1 lines deleted...]
-  <si>
     <t>AIX Aplicación acceso gráfico</t>
   </si>
   <si>
-    <t>GALATEA</t>
+    <t>FEBE</t>
+  </si>
+  <si>
+    <t>Servidor de pruebas para gestoes de contenido (Drupal)</t>
   </si>
   <si>
     <t>Repositorio GIT Apoyo Infromático Tortoise</t>
   </si>
   <si>
-    <t>HELENA</t>
-[...1 lines deleted...]
-  <si>
     <t>Orfeo 5</t>
   </si>
   <si>
-    <t>HELENAP</t>
-[...1 lines deleted...]
-  <si>
     <t>Orfeo 5 - Pruebas</t>
   </si>
   <si>
-    <t>HIDRA</t>
-[...1 lines deleted...]
-  <si>
     <t>Informix - IWA (Servicio para Informix), Acelerador de DataWareHouse</t>
   </si>
   <si>
-    <t>HITRACK</t>
-[...1 lines deleted...]
-  <si>
     <t>Hitachi Hi-Track Monitor (Agente Monitorieo SAN Medellín)</t>
   </si>
   <si>
-    <t>JANUS</t>
+    <t>JANO</t>
+  </si>
+  <si>
+    <t>Servidor de ETL's</t>
   </si>
   <si>
     <t>IBM HMC Virtual - SVP - Medellin</t>
   </si>
   <si>
-    <t>KARI</t>
+    <t>JAPETO</t>
+  </si>
+  <si>
+    <t>Aplicativo de Gestion de contraseñas de usuario (PWM) y Aplicativo de Bóveda de contraseñas (Vaultwarden)</t>
+  </si>
+  <si>
+    <t>JAPETODB</t>
+  </si>
+  <si>
+    <t>Servidor de Base de Datos para PWM</t>
   </si>
   <si>
     <t>RustDesk</t>
   </si>
   <si>
-    <t>LOGE</t>
-[...1 lines deleted...]
-  <si>
     <t>Producción Sonar Qube</t>
   </si>
   <si>
-    <t>METIS</t>
-[...1 lines deleted...]
-  <si>
     <t>Open Office 3 Utilidad para (genera certificados)</t>
   </si>
   <si>
-    <t>METIS1</t>
-[...1 lines deleted...]
-  <si>
     <t>SDMX (Estadística-DANE)</t>
   </si>
   <si>
-    <t>METONE</t>
-[...1 lines deleted...]
-  <si>
     <t>CONSOLA ANTIVIRUS NOD32</t>
   </si>
   <si>
-    <t>MIMAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Generación de versiones de todos los ambientes del CHIP y aplicativos de desarrollos - Installshield (CHIP LOCAL, APP MOVIL, APP Boletin, Lanzador Cuin)</t>
   </si>
   <si>
-    <t>MIMAS1</t>
-[...1 lines deleted...]
-  <si>
     <t>Pendiente para actualizar MIMAS (Generacion SEI, Chip 2.0, Geoportal, Interoperabilidad, SISCON, MEF, WebServices, Integralidad, EsquemasGEL)</t>
   </si>
   <si>
-    <t>MIRANDA</t>
-[...1 lines deleted...]
-  <si>
     <t>Ambiente de pruebas y desarrollo de event management - Dockerizado</t>
   </si>
   <si>
-    <t>NARVI</t>
-[...1 lines deleted...]
-  <si>
     <t>GIT (Repositorio de desarrollo, conf DB y estructura Código fuente de Aplicativos cómo AppMovil nueva, eventos, SEI, CHip Homes, Capacidad y estres, ApI impresión Certifi., Parte de Catálogo de cuentas)</t>
   </si>
   <si>
-    <t>ORION</t>
-[...1 lines deleted...]
-  <si>
     <t>Open VAS - Test de Vulnerabilidades</t>
   </si>
   <si>
-    <t>PAN</t>
-[...1 lines deleted...]
-  <si>
     <t>Sistema de Contratistas SISCON</t>
   </si>
   <si>
-    <t>PAN1</t>
-[...1 lines deleted...]
-  <si>
     <t>Siscon Pruebas</t>
   </si>
   <si>
-    <t>PANDORA</t>
-[...1 lines deleted...]
-  <si>
     <t>Importante: SVN código fuente aplicaciones CHIP, Nexus Repositorio liberias, Redmine (gestor de proyecto), Radar\Desarrollo jenkins, Base datos producción SISCON</t>
   </si>
   <si>
-    <t>PATHFINDER</t>
-[...1 lines deleted...]
-  <si>
     <t>Servidor de Archivos (Recursos Compartidos - Soporte, Compartidos_CGN, ChipProducción</t>
   </si>
   <si>
-    <t>PROMETEO</t>
-[...1 lines deleted...]
-  <si>
     <t>Liferay\WildFly (web)</t>
   </si>
   <si>
-    <t>PROTEO1</t>
+    <t>PROMETEOP</t>
+  </si>
+  <si>
+    <t>Servidor de Ambiente de pruebas pagina web contaduria.gov.co</t>
   </si>
   <si>
     <t>IBM COGNOS</t>
   </si>
   <si>
-    <t>SKATHI2</t>
+    <t>SKOLL</t>
+  </si>
+  <si>
+    <t>Servidor para el aplicativo Nube Institucional (Nextcloud)</t>
   </si>
   <si>
     <t>Aplicativo SIGI (Pruebas)</t>
   </si>
   <si>
-    <t>SVP</t>
-[...1 lines deleted...]
-  <si>
     <t>Administración Hitachi</t>
   </si>
   <si>
-    <t>VCENTER USUARIOS</t>
-[...7 lines deleted...]
-  <si>
     <t>Bacula</t>
   </si>
   <si>
-    <t>VESTA1</t>
-[...4 lines deleted...]
-  <si>
     <t>Migración VOYAGER</t>
   </si>
   <si>
-    <t>VREALIZE</t>
-[...7 lines deleted...]
-  <si>
     <t>Virtualizador hiperconvergencia</t>
   </si>
   <si>
-    <t>VxRAIL MANAGER</t>
-[...1 lines deleted...]
-  <si>
     <t>Software de administración hiperconvergencia</t>
   </si>
   <si>
-    <t>CGNSCG5</t>
-[...1 lines deleted...]
-  <si>
     <t>Aplicación SAN Gestión</t>
   </si>
   <si>
-    <t>anake (AIX 7.1 dmz)</t>
-[...14 lines deleted...]
-    <t>Aplication Server CHIP, WAS 8.5.5.11 y Java, HDLM</t>
+    <t>Base de datos Informix, IHS y AdmService</t>
+  </si>
+  <si>
+    <t>Anake: 
+Informix: DECO: base de datos de desentralizacion de consolidación, DECO ANT
+ADM Services: AT: Antioquia, MD: Medellín
+ISH: (Marte.contaduria.gov.co CHIP PP,  Urano.contaduria.gov.co CHIP CA)</t>
+  </si>
+  <si>
+    <t>WAS Medellin</t>
+  </si>
+  <si>
+    <t>Amaltea Medellin: 
+Aplication Server CHIP, WAS 8.5.5.11 y Java, HDLM</t>
   </si>
   <si>
     <t>Data Center Medellín</t>
   </si>
   <si>
-    <t>amaltea1 (AIX 7.2) - Medellin</t>
-[...183 lines deleted...]
-    <t>thyone3 (dmz- focal)</t>
+    <t>Base de datos Informix, DW, CM CHIP PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argos:
+Informix: base datos: DW: Data Ware House, CM Cognos datamanager, PP: chip preproducción o contingencia, SIAM: precursora de CHIP
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WAS schip_pr schip_pp y AdmService PR </t>
+  </si>
+  <si>
+    <t>Challenger:
+WebSphere schip_pr schip_pp  y AdmService PR</t>
+  </si>
+  <si>
+    <t>WAS: Capacitación,  ADM Services, Validador:  0,5 (Producción) y Validador CA: Capacitación</t>
+  </si>
+  <si>
+    <t>Columbia: 
+WebSphere: schip_ca, root push-server SCHIPWeb2 Integralidad
+ ADM Services:  MS: Mesa de servicio, CA: Capacitación
+Validador:  0,5 (Producción) y Validador CA: Capacitación</t>
+  </si>
+  <si>
+    <t>ADM Services: CP Contingencia, CC: Categoría Calculada y
+Validador</t>
+  </si>
+  <si>
+    <t>Deimos:
+ADM Services:   CP Contingencia, CC: Categoría Calculada
+Validador:  2,7  (Producción)"</t>
+  </si>
+  <si>
+    <t>Base de datos Informix CHIP PR, CHIP OPR, DWPR</t>
+  </si>
+  <si>
+    <t>Desdemona: 
+Base Informix: CHIP, BDME (catmun, mefp), SARA, cela, sase y cgn_dwh Pruebas,  BD Galillleo</t>
+  </si>
+  <si>
+    <t>Base de datos Informix  CHIP RT BDME RT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Discovery:
+ Base Informix: CHIP, CHIP REP, BDME, CATMUN,  MEFP </t>
+  </si>
+  <si>
+    <t>SFTP Pluton e IHS pr(mercurio), eris,chip, chip2, chip80, rt</t>
+  </si>
+  <si>
+    <t>Fenix:
+SFTP: pluton.contaduria.gov.co
+IHS: eris.contaduria.gov.co (produccion bdme)
+mercurio.contaduria.gov.co de (pruebas pagina chip)</t>
+  </si>
+  <si>
+    <t>IHS CHIP RT y Cognos</t>
+  </si>
+  <si>
+    <t>Neptuno: 
+IHS: www.chip.gov.co 
+jupiter.contaduria.gov.co</t>
+  </si>
+  <si>
+    <t>WAS y Adm Services: Continuidad CHIP RT</t>
+  </si>
+  <si>
+    <t>Ganimedes - Medellin:
+WAS : CHIP RT
+Adm Services : RT</t>
+  </si>
+  <si>
+    <t>Validadores Continuidad CHIP RT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisitea - Medellin:
+Validadores </t>
+  </si>
+  <si>
+    <t>Base de datos Informix HDR Continunidad</t>
+  </si>
+  <si>
+    <t>Megaclite - Medellin:
+Informix</t>
+  </si>
+  <si>
+    <t>Replicación local Informix: schip_rt BDME, CATMUN,  MEFP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oberon: 
+Informix: respaldo de producción CHIP alta disponibilidad, Base de datos: CHIP, CHIP REP, BDME, CATMUN,  MEFP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WebSphere schip_rt, BDME RT, Mefp RT Validador-4 y 9 RT, AdmService CO y MF </t>
+  </si>
+  <si>
+    <t>Pheobe:
+WAS: SCHIPWeb2, CHIP2 RT, SARA RT, BDME RT, MEFP
+ADM Services:  MF: MFP, CO Consolidación
+Validador: 4,9 (Producción)</t>
+  </si>
+  <si>
+    <t>ADM Services:   CV: Convergencia y 
+Validador</t>
+  </si>
+  <si>
+    <t>Phobos:
+ADM Services:   CV: Convergencia
+Validador:  1,6 (Producción)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Base de datos Informix CHIP RT BDME RT </t>
+  </si>
+  <si>
+    <t>Proteus - Medellin:
+Base de datos Informix continuidad CHIP RT BDME RT</t>
+  </si>
+  <si>
+    <t>IHS Continuidad</t>
+  </si>
+  <si>
+    <t>Sinope - Medellin:
+IHS Continuidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Base de datos Informix CHIP Capacitacion y validador </t>
+  </si>
+  <si>
+    <t>Skylab:
+Base de datos Informix: Capacitación CHIP, SARA, SASE
+Validador:  3,8 (Producción)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WebSphere schip_rt  y AdmService RT
+</t>
+  </si>
+  <si>
+    <t>Soyuz:
+WAS:   CHIP RT 
+ADM Services:  CHIP RT, root , push-server</t>
+  </si>
+  <si>
+    <t>Taigete - Medellin:
+IHS Continuidad</t>
+  </si>
+  <si>
+    <t>IHS Contaduria, Venus y Orfeo 
+ADM Services: UE</t>
+  </si>
+  <si>
+    <t>Thyone:
+IHS: www.contaduria.gov.co
+venus.contaduria.gov.co
+orfeo.contaduría.gov.co
+ADM Services: UE: Unidad estratégica</t>
   </si>
   <si>
     <t>Dell Storage Client - ML6000</t>
   </si>
   <si>
+    <t>Librerioa de cintas LTO7 para BK de la plataforma misional</t>
+  </si>
+  <si>
     <t>HMC Power 10</t>
   </si>
   <si>
-    <t>Consola administración P10: .244 sistema operativo, .245: Advanced System Management Interface (ASMI)</t>
-[...8 lines deleted...]
-    <t>Galileo</t>
+    <t>Consola administración  de los P10: .244 sistema operativo, .245: Advanced System Management Interface (ASMI)</t>
+  </si>
+  <si>
+    <t>VIOServer Power 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Virtualizador de power 10 v1Servidor IBM 
+Power10
+9105-22A"
+v2        "Servidor IBM 
+Power10
+9105-22A"
+v3        "Servidor IBM 
+Power10
+9105-22A"
+VioServer         "Servidor IBM Power9
+78803A0"
+</t>
   </si>
   <si>
     <t>DNS Principal</t>
   </si>
   <si>
-    <t>Setebos</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM 7.1 (Virtualizado con Hyper V), Conexión SSH a Validadores CHIP</t>
   </si>
   <si>
-    <t>Triton</t>
-[...1 lines deleted...]
-  <si>
     <t>Central Telefonica Issabel</t>
   </si>
   <si>
     <t>SWITCH</t>
+  </si>
+  <si>
+    <t>Switch 
+RED LINKSYS LGS318 SWITCH ENLACES</t>
   </si>
   <si>
     <t>Switch 
 RED LINKSYS LGS318</t>
   </si>
   <si>
     <t>Switch 
 RED LINKSYS LGS318P</t>
   </si>
   <si>
     <t>FORTIANALYZER</t>
   </si>
   <si>
     <t>1 FAZ400E FORTIGATE</t>
   </si>
   <si>
     <t>Servicio de soporte de Equipos Firewall FORTINET, Fortswitch
 Equipos AP Fortigate</t>
   </si>
   <si>
     <t>Servicio entregado por proveedor a
 Gestión TIC</t>
   </si>
   <si>
     <t>Servicio de soporte de Equipos Firewall Medellín</t>
   </si>
   <si>
     <t>FIREWALL Medellín</t>
   </si>
   <si>
     <t>5 100F FORTIGATE</t>
   </si>
   <si>
+    <t>Centro Alterno Medellin</t>
+  </si>
+  <si>
     <t>FIREWALL</t>
   </si>
   <si>
-    <t>1 FG600E FORTIGATE</t>
+    <t>1 FG600E FORTIGATE DATACENTER BOGOTA</t>
   </si>
   <si>
     <t>FIREWALL HD</t>
   </si>
   <si>
+    <t xml:space="preserve">Switch RED 
+FORTISWTCH FS1E48 CORE </t>
+  </si>
+  <si>
     <t>Switch RED 
-FORTISWTCH FS1E48</t>
+FORTISWTCH S424EN DMZ</t>
+  </si>
+  <si>
+    <t>Switch 
+RED FORTISWTCH S426EF SERVICIOS</t>
   </si>
   <si>
     <t>Switch RED 
-FORTISWTCH S424EN</t>
-[...3 lines deleted...]
-RED FORTISWTCH S426EF</t>
+FORTISWTCH S548DN SERVIDORES</t>
   </si>
   <si>
     <t>Switch RED 
-FORTISWTCH S548DN</t>
-[...3 lines deleted...]
-FORTISWTCH FS148FEP</t>
+FORTISWTCH FS148FEP BORDE</t>
   </si>
   <si>
     <t>ACCESS POINT</t>
   </si>
   <si>
     <t>3 FORTIGATE FP321C</t>
   </si>
   <si>
     <t>BDME</t>
   </si>
   <si>
     <t>Es el boletin de deudores morosos, en el cual se encuentra la información de las entidad y/o personas las cuales tiene compromisos con las entidades publicas de la nacion</t>
   </si>
   <si>
     <t>CHIP Central</t>
   </si>
   <si>
     <t xml:space="preserve">Es el sistema donde se consolida la información de todas las entidades del país, activos, pasivos y patrimonio. </t>
   </si>
   <si>
     <t>CHIP Local</t>
   </si>
   <si>
     <t>Aplicativo que hace parte del CHIP, y permite a las entidades en envio de la informacion a la Contaduria General.</t>
   </si>
@@ -1961,51 +2179,51 @@
   <si>
     <t>Geoportal BDME</t>
   </si>
   <si>
     <t>Geoportal que muestra por departamentos y municipios la cantidad de deudores morosos</t>
   </si>
   <si>
     <t>Interoperabilidad</t>
   </si>
   <si>
     <t>Aplicactivo cuya funcion es exponer servicios para que sean usados por las demas aplicaciones de la CGN.</t>
   </si>
   <si>
     <t>Integralidad</t>
   </si>
   <si>
     <t>Sistema de evaluacion institucional, el cual realiza validaciones sobre la información contable reportada al CHIP</t>
   </si>
   <si>
     <t>SISCON</t>
   </si>
   <si>
     <t>Aplicacion el cual permite la administracion de la informacion de los contratistas de la CGN.</t>
   </si>
   <si>
-    <t>Catalogo</t>
+    <t>Catalogo de Cuentas</t>
   </si>
   <si>
     <t>Aplicativo el cual permite la administracion del catalogo de cuentas de la categoria informacion Contable Convergencia, para el GIT de investigacion y normas</t>
   </si>
   <si>
     <t>NEF</t>
   </si>
   <si>
     <t>Aplicativo para la consulta de las Notas a los estados financieros, que reportan las entidades a la Categoria contable a final de cada año.</t>
   </si>
   <si>
     <t>Orfeo 5.5</t>
   </si>
   <si>
     <t>Sistema de gestion documental</t>
   </si>
   <si>
     <t>Heisohn</t>
   </si>
   <si>
     <t>Sistema de nominas y prestaciones de la entidad (servicio)</t>
   </si>
   <si>
     <t>FortiGate</t>
   </si>
@@ -2108,56 +2326,563 @@
   <si>
     <t>Editor de testo utilizado para el desarrollo de software</t>
   </si>
   <si>
     <t>Squirrel</t>
   </si>
   <si>
     <t>Cliente SQL para la admistracion de bases de Datos</t>
   </si>
   <si>
     <t>Wildfly</t>
   </si>
   <si>
     <t>Servidor de aplicaciones usado para el despliegue de las aplicaciones.</t>
   </si>
   <si>
     <t>Orfeo 3.8</t>
   </si>
   <si>
     <t>Gestion documental</t>
   </si>
   <si>
     <t>Sistema de Mesa de Ayuda</t>
   </si>
   <si>
-    <t>BACULA</t>
-[...1 lines deleted...]
-  <si>
     <t>Sistema Copias de respaldo a usuarios</t>
   </si>
   <si>
+    <t>PWM</t>
+  </si>
+  <si>
+    <t>Sistema  de Cambio de Contraseñas en AD</t>
+  </si>
+  <si>
+    <t>Vaultwarden</t>
+  </si>
+  <si>
+    <t>Sistema Bodega de Contraseñas</t>
+  </si>
+  <si>
+    <t>Authentik</t>
+  </si>
+  <si>
+    <t>OID Conexión AD para Vaultwarder</t>
+  </si>
+  <si>
+    <t>Nextcloud</t>
+  </si>
+  <si>
+    <t>Sistema NUBE Privada - Alojar SNV PATHFINDER</t>
+  </si>
+  <si>
+    <t>Apache</t>
+  </si>
+  <si>
+    <t>Servidor web de código abierto para aplicaciones web.</t>
+  </si>
+  <si>
+    <t>Tomcat</t>
+  </si>
+  <si>
+    <t>Contenedor de aplicaciones Java para servlets y JSP.</t>
+  </si>
+  <si>
+    <t>Nginx</t>
+  </si>
+  <si>
+    <t>Servidor web y proxy inverso de alto rendimiento.</t>
+  </si>
+  <si>
+    <t>Internet Ifomation Service IIS</t>
+  </si>
+  <si>
+    <t>Servidor web de Microsoft para ASP.NET y servicios Windows.</t>
+  </si>
+  <si>
+    <t>Web Application Service WAS</t>
+  </si>
+  <si>
+    <t>Middleware para desplegar y gestionar aplicaciones web.</t>
+  </si>
+  <si>
+    <t>WebSphere</t>
+  </si>
+  <si>
+    <t>Servidor de aplicaciones empresarial IBM para Java EE.</t>
+  </si>
+  <si>
+    <t>Java jdk</t>
+  </si>
+  <si>
+    <t>Kit de desarrollo para crear y ejecutar aplicaciones Java.</t>
+  </si>
+  <si>
+    <t>Microsoft Office</t>
+  </si>
+  <si>
+    <t>Suite ofimática con Word, Excel, PowerPoint, Outlook.</t>
+  </si>
+  <si>
+    <t>Angular</t>
+  </si>
+  <si>
+    <t>Framework JavaScript de Google para aplicaciones web dinámicas.</t>
+  </si>
+  <si>
+    <t>Nodejs</t>
+  </si>
+  <si>
+    <t>Entorno de ejecución de JavaScript en servidor.</t>
+  </si>
+  <si>
+    <t>Vue</t>
+  </si>
+  <si>
+    <t>Framework progresivo de JavaScript para interfaces interactivas.</t>
+  </si>
+  <si>
+    <t>Astro</t>
+  </si>
+  <si>
+    <t>Framework moderno para sitios estáticos rápidos.</t>
+  </si>
+  <si>
+    <t>Laravel</t>
+  </si>
+  <si>
+    <t>Framework PHP para desarrollo web MVC.</t>
+  </si>
+  <si>
+    <t>PHP</t>
+  </si>
+  <si>
+    <t>Lenguaje de programación para desarrollo web.</t>
+  </si>
+  <si>
+    <t>MariaDB</t>
+  </si>
+  <si>
+    <t>Base de datos relacional de código abierto.</t>
+  </si>
+  <si>
+    <t>MySQL</t>
+  </si>
+  <si>
+    <t>Base de datos relacional ampliamente usada en web.</t>
+  </si>
+  <si>
+    <t>PostgreSQL</t>
+  </si>
+  <si>
+    <t>Base de datos relacional avanzada y extensible.</t>
+  </si>
+  <si>
+    <t>Oracle</t>
+  </si>
+  <si>
+    <t>Base de datos empresarial propietaria robusta.</t>
+  </si>
+  <si>
+    <t>Informix</t>
+  </si>
+  <si>
+    <t>Base de datos IBM orientada a entornos críticos.</t>
+  </si>
+  <si>
+    <t>DB2</t>
+  </si>
+  <si>
+    <t>Sistema de gestión de bases de datos IBM.</t>
+  </si>
+  <si>
+    <t>SQL Server</t>
+  </si>
+  <si>
+    <t>Base de datos relacional de Microsoft.</t>
+  </si>
+  <si>
+    <t>Docker</t>
+  </si>
+  <si>
+    <t>Plataforma de contenedores para aplicaciones portables.</t>
+  </si>
+  <si>
+    <t>ElasticSearch</t>
+  </si>
+  <si>
+    <t>Motor de búsqueda y análisis en tiempo real.</t>
+  </si>
+  <si>
+    <t>Wagtail</t>
+  </si>
+  <si>
+    <t>CMS de código abierto basado en Django.</t>
+  </si>
+  <si>
+    <t>Moodle</t>
+  </si>
+  <si>
+    <t>Plataforma de aprendizaje en línea.</t>
+  </si>
+  <si>
+    <t>Keycloak</t>
+  </si>
+  <si>
+    <t>Gestión de identidades y acceso con SSO.</t>
+  </si>
+  <si>
+    <t>Eventos</t>
+  </si>
+  <si>
+    <t>Sistema para gestión de eventos organizacionales.</t>
+  </si>
+  <si>
+    <t>Google Password Sync</t>
+  </si>
+  <si>
+    <t>Sincroniza contraseñas AD con Google Workspace.</t>
+  </si>
+  <si>
+    <t>SYMM TIME</t>
+  </si>
+  <si>
+    <t>Sincronización horaria para sistemas empresariales.</t>
+  </si>
+  <si>
+    <t>Azure AD Connect</t>
+  </si>
+  <si>
+    <t>Sincroniza identidades locales con Azure AD.</t>
+  </si>
+  <si>
+    <t>Google Cloud Directory Sync</t>
+  </si>
+  <si>
+    <t>Sincroniza usuarios y grupos AD con Google Workspace.</t>
+  </si>
+  <si>
+    <t>Fortinet Single Sign On Agent</t>
+  </si>
+  <si>
+    <t>Integración Single Sign-On con Fortinet.</t>
+  </si>
+  <si>
+    <t>Zabbix</t>
+  </si>
+  <si>
+    <t>Plataforma de monitoreo de infraestructura.</t>
+  </si>
+  <si>
+    <t>Eset EndPoint Security</t>
+  </si>
+  <si>
+    <t>Antivirus y seguridad para estaciones de trabajo.</t>
+  </si>
+  <si>
+    <t>Eset Server Security</t>
+  </si>
+  <si>
+    <t>Antivirus y seguridad para servidores.</t>
+  </si>
+  <si>
+    <t>Eset Management Agent</t>
+  </si>
+  <si>
+    <t>Agente central para gestionar ESET.</t>
+  </si>
+  <si>
+    <t>Google Chrome</t>
+  </si>
+  <si>
+    <t>Navegador web popular de Google.</t>
+  </si>
+  <si>
+    <t>Edge</t>
+  </si>
+  <si>
+    <t>Navegador web de Microsoft.</t>
+  </si>
+  <si>
+    <t>Mozilla Firefox</t>
+  </si>
+  <si>
+    <t>Navegador web de código abierto.</t>
+  </si>
+  <si>
+    <t>Brave</t>
+  </si>
+  <si>
+    <t>Navegador con enfoque en privacidad.</t>
+  </si>
+  <si>
+    <t>DELL STORAGE MANAGER CLIENT</t>
+  </si>
+  <si>
+    <t>Cliente para administración de almacenamiento Dell.</t>
+  </si>
+  <si>
+    <t>DELL STORAGE MANAGER DATA COLLECTOR</t>
+  </si>
+  <si>
+    <t>Recolector de métricas de almacenamiento Dell.</t>
+  </si>
+  <si>
+    <t>PgAdmin</t>
+  </si>
+  <si>
+    <t>Herramienta gráfica para administrar PostgreSQL.</t>
+  </si>
+  <si>
+    <t>Drupal</t>
+  </si>
+  <si>
+    <t>CMS modular de código abierto.</t>
+  </si>
+  <si>
+    <t>SVN Subversion</t>
+  </si>
+  <si>
+    <t>Control de versiones centralizado.</t>
+  </si>
+  <si>
+    <t>Git</t>
+  </si>
+  <si>
+    <t>Control de versiones distribuido.</t>
+  </si>
+  <si>
+    <t>Gitea</t>
+  </si>
+  <si>
+    <t>Plataforma ligera para repositorios Git.</t>
+  </si>
+  <si>
+    <t>Debian Linux</t>
+  </si>
+  <si>
+    <t>Sistema operativo libre y estable.</t>
+  </si>
+  <si>
+    <t>Windows Server</t>
+  </si>
+  <si>
+    <t>Sistema operativo de Microsoft para servidores.</t>
+  </si>
+  <si>
+    <t>Ubuntu Linux</t>
+  </si>
+  <si>
+    <t>Distribución Linux popular y amigable.</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>Sistema operativo de escritorio y empresarial.</t>
+  </si>
+  <si>
+    <t>RedHat Linux</t>
+  </si>
+  <si>
+    <t>Distribución Linux empresarial certificada.</t>
+  </si>
+  <si>
+    <t>Spoon</t>
+  </si>
+  <si>
+    <t>Herramienta ETL de Pentaho Data Integration.</t>
+  </si>
+  <si>
+    <t>Suite Adobe</t>
+  </si>
+  <si>
+    <t>Conjunto de aplicaciones creativas (Photoshop, Illustrator, etc.).</t>
+  </si>
+  <si>
+    <t>Adobe Captivate</t>
+  </si>
+  <si>
+    <t>Herramienta para crear cursos e-learning.</t>
+  </si>
+  <si>
+    <t>OBS</t>
+  </si>
+  <si>
+    <t>Software libre para grabación y streaming.</t>
+  </si>
+  <si>
+    <t>Dragon Speaking</t>
+  </si>
+  <si>
+    <t>Software de reconocimiento de voz.</t>
+  </si>
+  <si>
+    <t>OneDrive</t>
+  </si>
+  <si>
+    <t>Almacenamiento en la nube de Microsoft.</t>
+  </si>
+  <si>
+    <t>Google Drive</t>
+  </si>
+  <si>
+    <t>Almacenamiento en la nube de Google.</t>
+  </si>
+  <si>
+    <t>Gmail</t>
+  </si>
+  <si>
+    <t>Correo electrónico de Google.</t>
+  </si>
+  <si>
+    <t>Pentaho</t>
+  </si>
+  <si>
+    <t>Suite de inteligencia de negocios y analítica.</t>
+  </si>
+  <si>
+    <t>SonarQube</t>
+  </si>
+  <si>
+    <t>Plataforma de análisis de código y calidad.</t>
+  </si>
+  <si>
+    <t>OpenOffice</t>
+  </si>
+  <si>
+    <t>Suite ofimática libre.</t>
+  </si>
+  <si>
+    <t>Rocky Linux</t>
+  </si>
+  <si>
+    <t>Distribución Linux empresarial derivada de CentOS.</t>
+  </si>
+  <si>
+    <t>AIX Unix</t>
+  </si>
+  <si>
+    <t>Sistema operativo UNIX propietario IBM.</t>
+  </si>
+  <si>
+    <t>InstallShield</t>
+  </si>
+  <si>
+    <t>Herramienta para crear instaladores de software.</t>
+  </si>
+  <si>
+    <t>SEI</t>
+  </si>
+  <si>
+    <t>Framework o herramienta de gestión institucional.</t>
+  </si>
+  <si>
+    <t>Power BI</t>
+  </si>
+  <si>
+    <t>Herramienta de análisis y visualización de datos.</t>
+  </si>
+  <si>
+    <t>OpenVAS</t>
+  </si>
+  <si>
+    <t>Escáner de vulnerabilidades de código abierto.</t>
+  </si>
+  <si>
+    <t>Jenkins</t>
+  </si>
+  <si>
+    <t>Servidor de automatización e integración continua.</t>
+  </si>
+  <si>
+    <t>Nexus</t>
+  </si>
+  <si>
+    <t>Repositorio de artefactos de desarrollo.</t>
+  </si>
+  <si>
+    <t>Redmine</t>
+  </si>
+  <si>
+    <t>Herramienta de gestión de proyectos e incidencias.</t>
+  </si>
+  <si>
+    <t>Liferay</t>
+  </si>
+  <si>
+    <t>Plataforma de portales empresariales.</t>
+  </si>
+  <si>
+    <t>Redis</t>
+  </si>
+  <si>
+    <t>Base de datos en memoria para alto rendimiento.</t>
+  </si>
+  <si>
+    <t>Vcenter</t>
+  </si>
+  <si>
+    <t>Plataforma VMware para administración de virtualización.</t>
+  </si>
+  <si>
+    <t>SVP</t>
+  </si>
+  <si>
+    <t>Herramienta específica de gestión (dependiente contexto).</t>
+  </si>
+  <si>
+    <t>Secure Connect Gateway</t>
+  </si>
+  <si>
+    <t>Conectividad remota segura Dell.</t>
+  </si>
+  <si>
+    <t>SOA</t>
+  </si>
+  <si>
+    <t>Arquitectura orientada a servicios.</t>
+  </si>
+  <si>
+    <t>Wazuh</t>
+  </si>
+  <si>
+    <t>Plataforma SIEM de seguridad y monitoreo.</t>
+  </si>
+  <si>
+    <t>WebCTRL</t>
+  </si>
+  <si>
+    <t>Sistema de gestión de edificios HVAC.</t>
+  </si>
+  <si>
+    <t>SQL Server Management</t>
+  </si>
+  <si>
+    <t>Herramienta de Microsoft para administrar SQL Server.</t>
+  </si>
+  <si>
     <t>Administrador de Red</t>
   </si>
   <si>
     <t>Profesional encargado de administrar los servicios de red de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador de Ambientes AIX</t>
   </si>
   <si>
     <t>Profesional encargado de administrar los ambientes AIX de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador ambientes virtualizados</t>
   </si>
   <si>
     <t>Profesional encargado de administrar los ambientes virtualizados de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador de Dominio</t>
   </si>
   <si>
     <t>Profesional encargado de administrar los servicios de dominio de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador de correo</t>
@@ -2196,60 +2921,109 @@
     <t>Profesional encargado de gestionar, administrar y optimizar el SGSI del proceso gestión TIC de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador Orfeo</t>
   </si>
   <si>
     <t>Profesional encargado de administrar el sistema de gestión documental de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Gestor pruebas de software</t>
   </si>
   <si>
     <t>Profesional encargado de realizar pruebas de software a los aplicativos en diferentes ambientes de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Desarrolladores de aplicaciones</t>
   </si>
   <si>
     <t>Profesional encargado de realizar desarrollos de software en diferentes ambientes de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Administrador pagina web</t>
   </si>
   <si>
     <t>Profesional encargado de administrar la pagina web de la Contaduría General de la Nación.</t>
+  </si>
+  <si>
+    <t>Excepción total</t>
+  </si>
+  <si>
+    <t>Excepción Parcial</t>
+  </si>
+  <si>
+    <t>Decreto 1078 de 2015
+Decreto 1499 de 2017</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 18 (información clasificada que pueda afectar la seguridad).
+Art. 15 Constitución (protección de datos personales si los contiene).</t>
+  </si>
+  <si>
+    <t>Decreto 1078 de 2015</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 18 (divulgación puede comprometer la seguridad de sistemas).
+Ley 1273 de 2009 – Protección de la información y datos informáticos.</t>
+  </si>
+  <si>
+    <t>Ley 80 de 1993
+Ley 1150 de 2007</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 19 (reserva temporal cuando su divulgación afecte procesos contractuales o seguridad tecnológica).</t>
+  </si>
+  <si>
+    <t>Decreto 1078 de 2015.
+Decreto 1499 de 2017 (MIPG – Gestión de Recursos).</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 18 (divulgación puede comprometer infraestructura tecnológica).</t>
+  </si>
+  <si>
+    <t>Ley 1273 de 2009.
+Decreto 1078 de 2015 (Seguridad Digital).</t>
+  </si>
+  <si>
+    <t>Ley 1712 de 2014 – Art. 18 (divulgación puede facilitar ataques).
+Art. 15 Constitución</t>
+  </si>
+  <si>
+    <t>15 AÑOS</t>
+  </si>
+  <si>
+    <t>Físico-Electrónico</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-240A]General"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2377,99 +3151,73 @@
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <u/>
+      <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...32 lines deleted...]
-    </font>
   </fonts>
-  <fills count="14">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
@@ -2501,50 +3249,74 @@
         <fgColor rgb="FF00AF50"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF222A35"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF006666"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2972,87 +3744,75 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="158">
+  <cellXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3136,86 +3896,170 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3247,246 +4091,178 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Excel Built-in Normal" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hipervínculo" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF006666"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>190499</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>154782</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>214312</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>11907</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F1E92B-A80D-8D26-FF10-AB3ABCCBEA41}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
@@ -3503,51 +4279,51 @@
         <a:xfrm>
           <a:off x="12144374" y="154782"/>
           <a:ext cx="1535907" cy="392906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1647825</xdr:colOff>
+      <xdr:colOff>733425</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>59055</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58B5C22-101E-B9C2-292B-BE36A0B67336}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -3567,83 +4343,89 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>647700</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>78105</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF4DAF7-02A3-6A32-D449-340D44387548}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAA592ED-4F69-49E2-A052-8B8DB5F4BE29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3810000" y="257175"/>
-          <a:ext cx="5581650" cy="963930"/>
+          <a:off x="3901440" y="249555"/>
+          <a:ext cx="5745480" cy="925830"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Teresa Quilindo Sarasti" id="{57ADEC78-6208-4A72-BE6E-9AE90BD7454B}" userId="S::Teresa.Quilindo@icbf.gov.co::7d8fda26-728e-4430-a26c-b206d63ef2fd" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3897,291 +4679,300 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="Y15" dT="2026-03-01T00:28:22.28" personId="{57ADEC78-6208-4A72-BE6E-9AE90BD7454B}" id="{D5C347E5-5D2F-4354-B75C-D175AD9934CD}">
+    <text xml:space="preserve">Seleccionar si se cuenta o no con la autorización de la recolección y tratamiento. 
+</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.contaduria.gov.co/index.php/f/25865" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.contaduria.gov.co/index.php/f/70733" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.contaduria.gov.co/index.php/f/25888" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.contaduria.gov.co/index.php/f/29504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.contaduria.gov.co/index.php/f/29504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jupitercontaduria.gov.co/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40AE08CC-3A3D-447A-9957-9DDA3DF4D590}">
   <dimension ref="A1:F1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.88671875" customWidth="1"/>
     <col min="2" max="2" width="26.88671875" customWidth="1"/>
     <col min="3" max="3" width="111.109375" customWidth="1"/>
     <col min="4" max="4" width="34.33203125" customWidth="1"/>
     <col min="5" max="5" width="33.6640625" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="13"/>
-[...4 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
     </row>
     <row r="2" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="13"/>
-[...6 lines deleted...]
-      <c r="F2" s="13"/>
+      <c r="A2" s="9"/>
+      <c r="B2" s="115" t="s">
+        <v>69</v>
+      </c>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="9"/>
     </row>
     <row r="3" spans="1:6" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="13"/>
-[...4 lines deleted...]
-      <c r="F3" s="13"/>
+      <c r="A3" s="9"/>
+      <c r="B3" s="118"/>
+      <c r="C3" s="119"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="9"/>
     </row>
     <row r="4" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A4" s="13"/>
-[...4 lines deleted...]
-      <c r="F4" s="13"/>
+      <c r="A4" s="9"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="9"/>
     </row>
     <row r="5" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="13"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="121" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="122"/>
+      <c r="D5" s="122"/>
+      <c r="E5" s="122"/>
+      <c r="F5" s="9"/>
+    </row>
+    <row r="6" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="123" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="111" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="97"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="12"/>
+    </row>
+    <row r="7" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="124"/>
+      <c r="C7" s="126" t="s">
+        <v>150</v>
+      </c>
+      <c r="D7" s="127"/>
+      <c r="E7" s="128"/>
+      <c r="F7" s="12"/>
+    </row>
+    <row r="8" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="129" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="98"/>
-[...6 lines deleted...]
-      <c r="B6" s="99" t="s">
+      <c r="D8" s="113"/>
+      <c r="E8" s="114"/>
+      <c r="F8" s="12"/>
+    </row>
+    <row r="9" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="102" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="97"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="12"/>
+    </row>
+    <row r="10" spans="1:6" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9"/>
+      <c r="B10" s="103"/>
+      <c r="C10" s="104" t="s">
+        <v>129</v>
+      </c>
+      <c r="D10" s="100"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="12"/>
+    </row>
+    <row r="11" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="9"/>
+      <c r="B11" s="105" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="108" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="109"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="12"/>
+    </row>
+    <row r="12" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="106"/>
+      <c r="C12" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="97"/>
+      <c r="E12" s="98"/>
+      <c r="F12" s="9"/>
+    </row>
+    <row r="13" spans="1:6" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="9"/>
+      <c r="B13" s="106"/>
+      <c r="C13" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="113"/>
+      <c r="E13" s="114"/>
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="106"/>
+      <c r="C14" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="97"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="1:6" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="9"/>
+      <c r="B15" s="106"/>
+      <c r="C15" s="112" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="113"/>
+      <c r="E15" s="114"/>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="106"/>
+      <c r="C16" s="111" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="97"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="12"/>
+    </row>
+    <row r="17" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="9"/>
+      <c r="B17" s="107"/>
+      <c r="C17" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="113"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="12"/>
+    </row>
+    <row r="18" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="94" t="s">
         <v>82</v>
       </c>
-      <c r="C6" s="87" t="s">
-[...103 lines deleted...]
-      <c r="C16" s="87" t="s">
+      <c r="C18" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="73"/>
-[...6 lines deleted...]
-      <c r="C17" s="88" t="s">
+      <c r="D18" s="97"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="12"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="9"/>
+      <c r="B19" s="95"/>
+      <c r="C19" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="89"/>
-[...23 lines deleted...]
-      <c r="F19" s="16"/>
+      <c r="D19" s="100"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="12"/>
     </row>
     <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="13"/>
-[...4 lines deleted...]
-      <c r="F20" s="13"/>
+      <c r="A20" s="9"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="13"/>
-[...4 lines deleted...]
-      <c r="F21" s="13"/>
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
@@ -5147,9453 +5938,13211 @@
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="B11:B17"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCD390A1-B7DB-4E21-A223-51733EA27714}">
-  <dimension ref="A5:X30"/>
+  <dimension ref="A5:AF38"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A18" zoomScale="64" zoomScaleNormal="64" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:U21"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="R4" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="AD23" sqref="AD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="51" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="28" max="16384" width="11.44140625" style="51"/>
+    <col min="1" max="1" width="5.88671875" style="47" customWidth="1"/>
+    <col min="2" max="2" width="24.88671875" style="48" customWidth="1"/>
+    <col min="3" max="3" width="61.109375" style="48" customWidth="1"/>
+    <col min="4" max="4" width="19.21875" style="49" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="48" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.6640625" style="48" customWidth="1"/>
+    <col min="7" max="7" width="57.33203125" style="67" customWidth="1"/>
+    <col min="8" max="8" width="81.5546875" style="48" customWidth="1"/>
+    <col min="9" max="9" width="34.109375" style="48" customWidth="1"/>
+    <col min="10" max="10" width="31.5546875" style="48" customWidth="1"/>
+    <col min="11" max="11" width="24.44140625" style="47" customWidth="1"/>
+    <col min="12" max="12" width="22" style="48" customWidth="1"/>
+    <col min="13" max="13" width="51.88671875" style="48" customWidth="1"/>
+    <col min="14" max="25" width="19.88671875" style="48" customWidth="1"/>
+    <col min="26" max="26" width="21.33203125" style="48" customWidth="1"/>
+    <col min="27" max="27" width="15.6640625" style="48" customWidth="1"/>
+    <col min="28" max="28" width="20.109375" style="48" customWidth="1"/>
+    <col min="29" max="29" width="39.77734375" style="48" customWidth="1"/>
+    <col min="30" max="30" width="16" style="50" customWidth="1"/>
+    <col min="31" max="31" width="13.44140625" style="49" customWidth="1"/>
+    <col min="32" max="32" width="26" style="47" customWidth="1"/>
+    <col min="33" max="33" width="3.88671875" style="47" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="9.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="2.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="6.6640625" style="47" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="2" style="47" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="11.44140625" style="47"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="G5" s="107" t="s">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G5" s="87" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="87"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
+      <c r="T5" s="87"/>
+      <c r="U5" s="87"/>
+      <c r="V5" s="87"/>
+      <c r="W5" s="87"/>
+      <c r="X5" s="87"/>
+      <c r="Y5" s="87"/>
+      <c r="Z5" s="87"/>
+      <c r="AA5" s="87"/>
+      <c r="AB5" s="87"/>
+    </row>
+    <row r="6" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G6" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" s="88" t="s">
+        <v>141</v>
+      </c>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
+      <c r="Z6" s="88"/>
+      <c r="AA6" s="88"/>
+      <c r="AB6" s="88"/>
+    </row>
+    <row r="7" spans="1:32" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G7" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="H5" s="107"/>
-[...12 lines deleted...]
-      <c r="G6" s="49" t="s">
+      <c r="H7" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="H6" s="108" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="108" t="s">
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="88"/>
+    </row>
+    <row r="8" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="89" t="s">
+        <v>142</v>
+      </c>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="89" t="s">
+        <v>143</v>
+      </c>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="89" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB8" s="89"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G9" s="90">
+        <v>45602</v>
+      </c>
+      <c r="H9" s="88"/>
+      <c r="I9" s="88"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="88" t="s">
+        <v>148</v>
+      </c>
+      <c r="L9" s="88"/>
+      <c r="M9" s="88"/>
+      <c r="N9" s="88"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="46"/>
+      <c r="W9" s="46"/>
+      <c r="X9" s="46"/>
+      <c r="Y9" s="46"/>
+      <c r="Z9" s="54"/>
+      <c r="AA9" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="AB9" s="88"/>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="G11" s="48"/>
+      <c r="AD11" s="47"/>
+      <c r="AE11" s="47"/>
+    </row>
+    <row r="12" spans="1:32" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G12" s="48"/>
+      <c r="AD12" s="48"/>
+      <c r="AE12" s="48"/>
+      <c r="AF12" s="48"/>
+    </row>
+    <row r="13" spans="1:32" ht="1.8" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G13" s="48"/>
+      <c r="AD13" s="48"/>
+      <c r="AE13" s="48"/>
+      <c r="AF13" s="48"/>
+    </row>
+    <row r="14" spans="1:32" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G14" s="48"/>
+      <c r="K14" s="93" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="93"/>
+      <c r="M14" s="93"/>
+      <c r="N14" s="93"/>
+      <c r="O14" s="92" t="s">
+        <v>161</v>
+      </c>
+      <c r="P14" s="92"/>
+      <c r="Q14" s="92"/>
+      <c r="R14" s="92"/>
+      <c r="S14" s="92"/>
+      <c r="T14" s="92"/>
+      <c r="U14" s="91" t="s">
+        <v>152</v>
+      </c>
+      <c r="V14" s="91"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="91"/>
+      <c r="Y14" s="91"/>
+      <c r="Z14" s="86" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA14" s="86"/>
+      <c r="AB14" s="86"/>
+      <c r="AC14" s="86"/>
+      <c r="AD14" s="86"/>
+      <c r="AE14" s="86"/>
+      <c r="AF14" s="86"/>
+    </row>
+    <row r="15" spans="1:32" s="48" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>172</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="52" t="s">
+        <v>173</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="H15" s="52" t="s">
+        <v>175</v>
+      </c>
+      <c r="I15" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="J15" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="K15" s="80" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="M15" s="80" t="s">
+        <v>121</v>
+      </c>
+      <c r="N15" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="O15" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="P15" s="82" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q15" s="82" t="s">
+        <v>167</v>
+      </c>
+      <c r="R15" s="82" t="s">
+        <v>168</v>
+      </c>
+      <c r="S15" s="82" t="s">
+        <v>169</v>
+      </c>
+      <c r="T15" s="82" t="s">
+        <v>170</v>
+      </c>
+      <c r="U15" s="83" t="s">
+        <v>153</v>
+      </c>
+      <c r="V15" s="83" t="s">
+        <v>154</v>
+      </c>
+      <c r="W15" s="83" t="s">
+        <v>155</v>
+      </c>
+      <c r="X15" s="83" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y15" s="83" t="s">
+        <v>157</v>
+      </c>
+      <c r="Z15" s="84" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA15" s="84" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB15" s="84" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC15" s="85" t="s">
+        <v>180</v>
+      </c>
+      <c r="AD15" s="85" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE15" s="84" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF15" s="84" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="50" customFormat="1" ht="58.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
+        <v>1</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D16" s="63">
+        <v>24</v>
+      </c>
+      <c r="E16" s="62">
+        <v>20</v>
+      </c>
+      <c r="F16" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="H16" s="73" t="s">
+        <v>189</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K16" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L16" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M16" s="74" t="s">
+        <v>200</v>
+      </c>
+      <c r="N16" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P16" s="78" t="s">
+        <v>643</v>
+      </c>
+      <c r="Q16" s="78" t="s">
+        <v>644</v>
+      </c>
+      <c r="R16" s="55" t="s">
+        <v>641</v>
+      </c>
+      <c r="S16" s="79">
+        <v>46082</v>
+      </c>
+      <c r="T16" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="U16" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V16" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W16" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X16" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y16" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z16" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA16" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB16" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="108"/>
-[...71 lines deleted...]
-      <c r="P12" s="106" t="s">
+      <c r="AC16" s="66" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD16" s="46">
+        <f>+(IF(Z16="Pública",1,0+IF(Z16="Pública Reservada",3,0)+IF(Z16="Pública Clasificada",2,0)+IF(Z16="Pública Restringida",4,0))+(IF(AA16="Alto",3,0)+IF(AA16="Medio",2,0)+IF(AA16="Bajo",1,0))+(IF(AB16="Alto",3,0)+IF(AB16="Medio",2,0)+IF(AB16="Bajo",1,0)))</f>
         <v>7</v>
       </c>
-      <c r="Q12" s="106"/>
-[...54 lines deleted...]
-      <c r="G15" s="58" t="s">
+      <c r="AE16" s="54" t="str">
+        <f>+IF(Z16="Pública","IPB","")&amp;IF(Z16="Pública Reservada","IPR","")&amp;IF(Z16="Pública Clasificada","IPC","")&amp;IF(Z16="Pública Restringida","IPE","")&amp;"-"&amp;IF(AA16="Alto","A","")&amp;IF(AA16="Medio","M","")&amp;IF(AA16="Bajo","B","")&amp;"-"&amp;IF(AB16="Alto",3,0)+IF(AB16="Medio",2,0)+IF(AB16="Bajo",1,0)</f>
+        <v>IPC-A-2</v>
+      </c>
+      <c r="AF16" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="50" customFormat="1" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="54">
         <v>2</v>
       </c>
-      <c r="H15" s="56" t="s">
+      <c r="B17" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D17" s="63">
+        <v>28</v>
+      </c>
+      <c r="E17" s="62"/>
+      <c r="F17" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="75" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>192</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K17" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L17" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M17" s="74" t="s">
+        <v>201</v>
+      </c>
+      <c r="N17" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P17" s="55" t="s">
+        <v>645</v>
+      </c>
+      <c r="Q17" s="78" t="s">
+        <v>646</v>
+      </c>
+      <c r="R17" s="55" t="s">
+        <v>641</v>
+      </c>
+      <c r="S17" s="79">
+        <v>46082</v>
+      </c>
+      <c r="T17" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="U17" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V17" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W17" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X17" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z17" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA17" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB17" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC17" s="66" t="s">
+        <v>204</v>
+      </c>
+      <c r="AD17" s="46">
+        <f t="shared" ref="AD17:AD23" si="0">+(IF(Z17="Pública",1,0+IF(Z17="Pública Reservada",3,0)+IF(Z17="Pública Clasificada",2,0)+IF(Z17="Pública Restringida",4,0))+(IF(AA17="Alto",3,0)+IF(AA17="Medio",2,0)+IF(AA17="Bajo",1,0))+(IF(AB17="Alto",3,0)+IF(AB17="Medio",2,0)+IF(AB17="Bajo",1,0)))</f>
+        <v>8</v>
+      </c>
+      <c r="AE17" s="54" t="str">
+        <f t="shared" ref="AE17:AE38" si="1">+IF(Z17="Pública","IPB","")&amp;IF(Z17="Pública Reservada","IPR","")&amp;IF(Z17="Pública Clasificada","IPC","")&amp;IF(Z17="Pública Restringida","IPE","")&amp;"-"&amp;IF(AA17="Alto","A","")&amp;IF(AA17="Medio","M","")&amp;IF(AA17="Bajo","B","")&amp;"-"&amp;IF(AB17="Alto",3,0)+IF(AB17="Medio",2,0)+IF(AB17="Bajo",1,0)</f>
+        <v>IPC-A-3</v>
+      </c>
+      <c r="AF17" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="50" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="54">
         <v>3</v>
       </c>
-      <c r="I15" s="58" t="s">
-[...20 lines deleted...]
-      <c r="P15" s="58" t="s">
+      <c r="B18" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D18" s="63">
+        <v>49</v>
+      </c>
+      <c r="E18" s="62">
+        <v>10</v>
+      </c>
+      <c r="F18" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="75" t="s">
+        <v>208</v>
+      </c>
+      <c r="H18" s="72" t="s">
+        <v>193</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K18" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L18" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M18" s="74" t="s">
+        <v>202</v>
+      </c>
+      <c r="N18" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P18" s="78" t="s">
+        <v>647</v>
+      </c>
+      <c r="Q18" s="78" t="s">
+        <v>648</v>
+      </c>
+      <c r="R18" s="55" t="s">
+        <v>641</v>
+      </c>
+      <c r="S18" s="79">
+        <v>46082</v>
+      </c>
+      <c r="T18" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="U18" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V18" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W18" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X18" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y18" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z18" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA18" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB18" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC18" s="66" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD18" s="46">
+        <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="Q15" s="58" t="s">
-[...211 lines deleted...]
-      <c r="U18" s="143" t="str">
+      <c r="AE18" s="54" t="str">
         <f t="shared" si="1"/>
         <v>IPC-A-3</v>
       </c>
-      <c r="X18" s="51"/>
-[...2 lines deleted...]
-      <c r="A19" s="138">
+      <c r="AF18" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="50" customFormat="1" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="54">
         <v>4</v>
       </c>
-      <c r="B19" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="139">
+      <c r="B19" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D19" s="63">
         <v>27</v>
       </c>
-      <c r="E19" s="144"/>
-[...21 lines deleted...]
-      <c r="M19" s="6" t="s">
+      <c r="E19" s="62"/>
+      <c r="F19" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="75" t="s">
+        <v>185</v>
+      </c>
+      <c r="H19" s="72" t="s">
+        <v>210</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K19" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L19" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M19" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="N19" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P19" s="78" t="s">
+        <v>649</v>
+      </c>
+      <c r="Q19" s="78" t="s">
+        <v>650</v>
+      </c>
+      <c r="R19" s="55" t="s">
+        <v>641</v>
+      </c>
+      <c r="S19" s="79">
+        <v>46082</v>
+      </c>
+      <c r="T19" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="U19" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V19" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="N19" s="6" t="s">
-[...17 lines deleted...]
-      <c r="T19" s="6">
+      <c r="W19" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X19" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y19" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z19" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA19" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB19" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC19" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD19" s="46">
         <f t="shared" si="0"/>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="U19" s="143" t="str">
+        <v>8</v>
+      </c>
+      <c r="AE19" s="54" t="str">
         <f t="shared" si="1"/>
         <v>IPC-A-3</v>
       </c>
-      <c r="X19" s="51"/>
-[...2 lines deleted...]
-      <c r="A20" s="138">
+      <c r="AF19" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="50" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>5</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="139">
+      <c r="B20" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D20" s="63">
         <v>40</v>
       </c>
-      <c r="E20" s="139">
+      <c r="E20" s="62">
+        <v>17</v>
+      </c>
+      <c r="F20" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="F20" s="10" t="s">
-[...20 lines deleted...]
-      <c r="M20" s="6" t="s">
+      <c r="G20" s="75" t="s">
+        <v>186</v>
+      </c>
+      <c r="H20" s="72" t="s">
+        <v>186</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K20" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L20" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M20" s="74" t="s">
+        <v>197</v>
+      </c>
+      <c r="N20" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="R20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="T20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="U20" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="N20" s="6" t="s">
+      <c r="V20" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="O20" s="142" t="s">
-[...15 lines deleted...]
-        <f t="shared" ref="T20" si="2">+IF(P20="Pública",1,0)+IF(P20="Pública Reservada",2,0)+IF(P20="Pública Clasificada",3,0)++IF(P20="Pública Restringida",4,0)+IF(Q20="Alto",3,0)+IF(Q20="Medio",2,0)+IF(Q20="Bajo",1,0)+IF(R20="Alto",3,0)+IF(R20="Medio",2,0)+IF(R20="Bajo",1,0)</f>
+      <c r="X20" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y20" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z20" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA20" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB20" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC20" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD20" s="46">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="AE20" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-B-1</v>
+      </c>
+      <c r="AF20" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="50" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="54">
+        <v>6</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D21" s="63" t="s">
+        <v>211</v>
+      </c>
+      <c r="E21" s="62">
+        <v>15</v>
+      </c>
+      <c r="F21" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="75" t="s">
+        <v>188</v>
+      </c>
+      <c r="H21" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K21" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L21" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M21" s="74" t="s">
+        <v>197</v>
+      </c>
+      <c r="N21" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="R21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="T21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="U21" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V21" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X21" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z21" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA21" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB21" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC21" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD21" s="46">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="AE21" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-B-1</v>
+      </c>
+      <c r="AF21" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="50" customFormat="1" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="54">
+        <v>7</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D22" s="63">
+        <v>40</v>
+      </c>
+      <c r="E22" s="62">
+        <v>22</v>
+      </c>
+      <c r="F22" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="75" t="s">
+        <v>209</v>
+      </c>
+      <c r="H22" s="72" t="s">
+        <v>194</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K22" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L22" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M22" s="74" t="s">
+        <v>198</v>
+      </c>
+      <c r="N22" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" s="46" t="s">
+        <v>165</v>
+      </c>
+      <c r="P22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="R22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="S22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="T22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="U22" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="V22" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W22" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y22" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z22" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA22" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB22" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC22" s="66" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD22" s="46">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="AE22" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>IPB-A-2</v>
+      </c>
+      <c r="AF22" s="71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="50" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="54">
         <v>8</v>
       </c>
-      <c r="U20" s="143" t="str">
+      <c r="B23" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D23" s="63">
+        <v>45</v>
+      </c>
+      <c r="E23" s="62">
+        <v>2</v>
+      </c>
+      <c r="F23" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="75" t="s">
+        <v>187</v>
+      </c>
+      <c r="H23" s="72" t="s">
+        <v>195</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K23" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="M23" s="74" t="s">
+        <v>199</v>
+      </c>
+      <c r="N23" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="O23" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="P23" s="78" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q23" s="78" t="s">
+        <v>652</v>
+      </c>
+      <c r="R23" s="55" t="s">
+        <v>641</v>
+      </c>
+      <c r="S23" s="79">
+        <v>46082</v>
+      </c>
+      <c r="T23" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="U23" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="V23" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="W23" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X23" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y23" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z23" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA23" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB23" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC23" s="66" t="s">
+        <v>207</v>
+      </c>
+      <c r="AD23" s="46">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="AE23" s="54" t="str">
         <f t="shared" si="1"/>
         <v>IPC-A-2</v>
       </c>
-      <c r="X20" s="51"/>
-[...38 lines deleted...]
-      <c r="M21" s="6" t="s">
+      <c r="AF23" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="N21" s="6" t="s">
-[...21 lines deleted...]
-      <c r="U21" s="143" t="str">
+    </row>
+    <row r="24" spans="1:32" s="50" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="54"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="66"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="46"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="64"/>
+      <c r="N24" s="46"/>
+      <c r="O24" s="46"/>
+      <c r="P24" s="55"/>
+      <c r="Q24" s="55"/>
+      <c r="R24" s="55"/>
+      <c r="S24" s="55"/>
+      <c r="T24" s="55"/>
+      <c r="U24" s="55"/>
+      <c r="V24" s="55"/>
+      <c r="W24" s="46"/>
+      <c r="X24" s="55"/>
+      <c r="Y24" s="46"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="46"/>
+      <c r="AE24" s="54"/>
+      <c r="AF24" s="71"/>
+    </row>
+    <row r="25" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="54"/>
+      <c r="B25" s="46"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="72"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="64"/>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="46"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="46"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="66"/>
+      <c r="AD25" s="46">
+        <f t="shared" ref="AD17:AD38" si="2">+(IF(Z25="Pública",1,0+IF(Z25="Pública Reservada",2,0)+IF(Z25="Pública Clasificada",3,0)+IF(Z25="Pública Restringida",4,0))+(IF(AA25="Alto",3,0)+IF(AA25="Medio",2,0)+IF(AA25="Bajo",1,0))+(IF(AB25="Alto",3,0)+IF(AB25="Medio",2,0)+IF(AB25="Bajo",1,0)))</f>
+        <v>0</v>
+      </c>
+      <c r="AE25" s="54" t="str">
         <f t="shared" si="1"/>
-        <v>IPC-A-2</v>
-[...23 lines deleted...]
-        <f t="shared" ref="T22:T30" si="3">+IF(P22="Pública",1,0)+IF(P22="Reservada",2,0)+IF(P22="Clasificada",3,0)+IF(Q22="Alto",3,0)+IF(Q22="Medio",2,0)+IF(Q22="Bajo",1,0)+IF(R22="Alto",3,0)+IF(R22="Medio",2,0)+IF(R22="Bajo",1,0)</f>
+        <v>--0</v>
+      </c>
+      <c r="AF25" s="71"/>
+    </row>
+    <row r="26" spans="1:32" s="50" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="54"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="55"/>
+      <c r="R26" s="55"/>
+      <c r="S26" s="55"/>
+      <c r="T26" s="55"/>
+      <c r="U26" s="55"/>
+      <c r="V26" s="55"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="55"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="65"/>
+      <c r="AA26" s="65"/>
+      <c r="AB26" s="65"/>
+      <c r="AC26" s="66"/>
+      <c r="AD26" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U22" s="59" t="str">
-        <f t="shared" ref="U22:U30" si="4">+IF(P22="Pública","IPB","")&amp;IF(P22="Pública Reservada","IPR","")&amp;IF(P22="Pública Clasificada","IPC","")&amp;IF(P22="Pública Restringida","IPE","")&amp;"-"&amp;IF(Q22="Alto","A","")&amp;IF(Q22="Medio","M","")&amp;IF(Q22="Bajo","B","")&amp;"-"&amp;IF(R22="Alto",3,0)+IF(R22="Medio",2,0)+IF(R22="Bajo",1,0)</f>
+      <c r="AE26" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF26" s="71"/>
+    </row>
+    <row r="27" spans="1:32" s="50" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="54"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="64"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="65"/>
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+      <c r="AC27" s="66"/>
+      <c r="AD27" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U23" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE27" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF27" s="71"/>
+    </row>
+    <row r="28" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="55"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="66"/>
+      <c r="AD28" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U24" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE28" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF28" s="71"/>
+    </row>
+    <row r="29" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="54"/>
+      <c r="B29" s="46"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="55"/>
+      <c r="Q29" s="55"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="55"/>
+      <c r="T29" s="55"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="66"/>
+      <c r="AD29" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U25" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE29" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF29" s="71"/>
+    </row>
+    <row r="30" spans="1:32" s="50" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="55"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55"/>
+      <c r="T30" s="55"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="55"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="66"/>
+      <c r="AD30" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U26" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE30" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF30" s="71"/>
+    </row>
+    <row r="31" spans="1:32" s="50" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="54"/>
+      <c r="B31" s="46"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="64"/>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="55"/>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="55"/>
+      <c r="T31" s="55"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="65"/>
+      <c r="AA31" s="65"/>
+      <c r="AB31" s="65"/>
+      <c r="AC31" s="66"/>
+      <c r="AD31" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U27" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE31" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF31" s="71"/>
+    </row>
+    <row r="32" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="54"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="55"/>
+      <c r="M32" s="64"/>
+      <c r="N32" s="46"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="55"/>
+      <c r="Q32" s="55"/>
+      <c r="R32" s="55"/>
+      <c r="S32" s="55"/>
+      <c r="T32" s="55"/>
+      <c r="U32" s="55"/>
+      <c r="V32" s="55"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="55"/>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U28" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE32" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF32" s="71"/>
+    </row>
+    <row r="33" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="46"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="46"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+      <c r="V33" s="55"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="55"/>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="65"/>
+      <c r="AA33" s="65"/>
+      <c r="AB33" s="65"/>
+      <c r="AC33" s="66"/>
+      <c r="AD33" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U29" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE33" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AF33" s="71"/>
+    </row>
+    <row r="34" spans="1:32" s="50" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="46"/>
+      <c r="L34" s="55"/>
+      <c r="M34" s="64"/>
+      <c r="N34" s="46"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+      <c r="U34" s="55"/>
+      <c r="V34" s="55"/>
+      <c r="W34" s="46"/>
+      <c r="X34" s="55"/>
+      <c r="Y34" s="46"/>
+      <c r="Z34" s="65"/>
+      <c r="AA34" s="65"/>
+      <c r="AB34" s="65"/>
+      <c r="AC34" s="66"/>
+      <c r="AD34" s="46">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U30" s="59" t="str">
-        <f t="shared" si="4"/>
+      <c r="AE34" s="54" t="str">
+        <f t="shared" si="1"/>
         <v>--0</v>
       </c>
+      <c r="AF34" s="71"/>
+    </row>
+    <row r="35" spans="1:32" s="50" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54"/>
+      <c r="B35" s="46"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="55"/>
+      <c r="M35" s="64"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="55"/>
+      <c r="V35" s="55"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="55"/>
+      <c r="Y35" s="46"/>
+      <c r="Z35" s="65"/>
+      <c r="AA35" s="65"/>
+      <c r="AB35" s="65"/>
+      <c r="AC35" s="66"/>
+      <c r="AD35" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE35" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>--0</v>
+      </c>
+      <c r="AF35" s="71"/>
+    </row>
+    <row r="36" spans="1:32" s="50" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="54"/>
+      <c r="B36" s="46"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="63"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="66"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="64"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="55"/>
+      <c r="V36" s="55"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="55"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="65"/>
+      <c r="AA36" s="65"/>
+      <c r="AB36" s="65"/>
+      <c r="AC36" s="66"/>
+      <c r="AD36" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE36" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>--0</v>
+      </c>
+      <c r="AF36" s="71"/>
+    </row>
+    <row r="37" spans="1:32" s="50" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="54"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="55"/>
+      <c r="M37" s="64"/>
+      <c r="N37" s="46"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="55"/>
+      <c r="V37" s="55"/>
+      <c r="W37" s="46"/>
+      <c r="X37" s="55"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="65"/>
+      <c r="AA37" s="65"/>
+      <c r="AB37" s="65"/>
+      <c r="AC37" s="66"/>
+      <c r="AD37" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE37" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>--0</v>
+      </c>
+      <c r="AF37" s="71"/>
+    </row>
+    <row r="38" spans="1:32" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="54"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="55"/>
+      <c r="M38" s="64"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="55"/>
+      <c r="V38" s="55"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="55"/>
+      <c r="Y38" s="46"/>
+      <c r="Z38" s="65"/>
+      <c r="AA38" s="65"/>
+      <c r="AB38" s="65"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="46">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE38" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>--0</v>
+      </c>
+      <c r="AF38" s="71"/>
     </row>
   </sheetData>
-  <autoFilter ref="A15:U15" xr:uid="{BCD390A1-B7DB-4E21-A223-51733EA27714}"/>
   <mergeCells count="13">
-    <mergeCell ref="L14:M14"/>
-[...3 lines deleted...]
-    <mergeCell ref="H6:R6"/>
+    <mergeCell ref="Z14:AF14"/>
+    <mergeCell ref="G5:AB5"/>
+    <mergeCell ref="H7:AB7"/>
+    <mergeCell ref="H6:AB6"/>
     <mergeCell ref="G8:I8"/>
     <mergeCell ref="G9:I9"/>
-    <mergeCell ref="J8:M8"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="U14:Y14"/>
+    <mergeCell ref="O14:T14"/>
+    <mergeCell ref="K14:N14"/>
   </mergeCells>
-  <conditionalFormatting sqref="T22:T30">
-[...23 lines deleted...]
-  <conditionalFormatting sqref="T20">
+  <conditionalFormatting sqref="AD16:AD38">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="num" val="3"/>
         <cfvo type="num" val="5"/>
         <cfvo type="num" val="9"/>
         <color rgb="FF00B050"/>
         <color rgb="FFFFFF00"/>
         <color rgb="FFFF0000"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="2">
-[...6 lines deleted...]
-  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="M16" r:id="rId1" xr:uid="{4D084B05-2AED-45EE-9A99-61620193F89F}"/>
+    <hyperlink ref="M17" r:id="rId2" xr:uid="{408DA5EC-783A-4479-8345-5340EE938516}"/>
+    <hyperlink ref="M18" r:id="rId3" xr:uid="{AAB10457-18BE-44C3-8285-771A3D131D51}"/>
+    <hyperlink ref="M20" r:id="rId4" xr:uid="{16AD2466-FA98-4991-A716-2439BF684C20}"/>
+    <hyperlink ref="M21" r:id="rId5" xr:uid="{FE739F9D-AD1F-4AD3-8F26-E5A3A2186C04}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="25" orientation="portrait" r:id="rId1"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageSetup scale="15" orientation="landscape" r:id="rId6"/>
+  <drawing r:id="rId7"/>
+  <legacyDrawing r:id="rId8"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="7">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{853E7093-4138-42FE-AD8C-B052D6C94FE5}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="12">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F9A46DED-2657-476A-9282-4C35CDCF0CDC}">
           <x14:formula1>
-            <xm:f>Valores!$E$2:$E$4</xm:f>
+            <xm:f>Valores!$C$2:$C$4</xm:f>
           </x14:formula1>
-          <xm:sqref>N22:O30</xm:sqref>
+          <xm:sqref>O27:O38 P34:T38 N16:N38</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{209297E7-9FF5-4069-B2AD-4F3B39914D84}">
+          <x14:formula1>
+            <xm:f>Valores!$S$8:$S$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>Y25:Y38 AF16:AF38 U16:U38 V16:V24</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0BFBDF87-A904-4291-83DA-0CC3AEFCB78F}">
+          <x14:formula1>
+            <xm:f>Valores!$B$2:$B$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>F16:F38</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2376EB5C-72E9-453F-8271-179168679722}">
           <x14:formula1>
             <xm:f>Valores!$K$2:$K$4</xm:f>
           </x14:formula1>
-          <xm:sqref>Q22:Q30</xm:sqref>
+          <xm:sqref>AA16:AA38</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{92683FC2-2F7B-4704-9700-AC5F1A9414E6}">
           <x14:formula1>
             <xm:f>Valores!$M$2:$M$4</xm:f>
           </x14:formula1>
-          <xm:sqref>R22:R30</xm:sqref>
+          <xm:sqref>AB16:AB38</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B299DF8C-BA13-4588-A16A-D892FDAF8680}">
           <x14:formula1>
             <xm:f>Valores!$I$2:$I$5</xm:f>
           </x14:formula1>
-          <xm:sqref>P22:P30</xm:sqref>
+          <xm:sqref>Z16:Z38</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EE5CD0FE-9B2F-43A4-87FC-DE789DC96EA1}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CFE09027-36C3-47AE-8C20-8237C726A02C}">
           <x14:formula1>
-            <xm:f>Valores!$B$18:$B$19</xm:f>
+            <xm:f>Valores!$A$18:$A$28</xm:f>
           </x14:formula1>
-          <xm:sqref>J22:J30</xm:sqref>
+          <xm:sqref>B16:B38</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{56C8F157-7181-4BBE-9EDA-61FA0744BC08}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7F42E8AE-71FD-4092-9EEB-9FFF729CC8C7}">
           <x14:formula1>
-            <xm:f>Valores!$A$2:$A$5</xm:f>
+            <xm:f>Valores!$X$8:$X$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B22:B30</xm:sqref>
+          <xm:sqref>O16:O26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F9A46DED-2657-476A-9282-4C35CDCF0CDC}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EBD9F0B5-4D7E-4104-AF4C-CF3E3049BD7C}">
           <x14:formula1>
-            <xm:f>Valores!$C$2:$C$4</xm:f>
+            <xm:f>Valores!$R$8:$R$11</xm:f>
           </x14:formula1>
-          <xm:sqref>M22:M30</xm:sqref>
+          <xm:sqref>W16:W38</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EFA0D057-DD10-4961-A6D6-DA590D0B365F}">
+          <x14:formula1>
+            <xm:f>Valores!$S$8:$S$10</xm:f>
+          </x14:formula1>
+          <xm:sqref>Y16:Y24</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F32D763-00E9-4D69-9C28-4184EC533414}">
+          <x14:formula1>
+            <xm:f>Valores!$R$12:$R$14</xm:f>
+          </x14:formula1>
+          <xm:sqref>R16:R23</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D790C619-AC47-43EE-BE9F-ADD0730A5792}">
+          <x14:formula1>
+            <xm:f>Valores!$R$16:$R$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>K16:K38</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A5:O182"/>
+  <dimension ref="A5:O257"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="D1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:L182"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="51" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.44140625" style="51"/>
+    <col min="1" max="1" width="14.6640625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="21.33203125" style="48" customWidth="1"/>
+    <col min="3" max="3" width="24.109375" style="47" customWidth="1"/>
+    <col min="4" max="4" width="35.21875" style="67" customWidth="1"/>
+    <col min="5" max="5" width="33.33203125" style="67" customWidth="1"/>
+    <col min="6" max="6" width="18.5546875" style="50" customWidth="1"/>
+    <col min="7" max="7" width="20.88671875" style="50" customWidth="1"/>
+    <col min="8" max="8" width="27.6640625" style="50" customWidth="1"/>
+    <col min="9" max="9" width="17" style="50" customWidth="1"/>
+    <col min="10" max="10" width="26.33203125" style="50" customWidth="1"/>
+    <col min="11" max="11" width="22.44140625" style="47" customWidth="1"/>
+    <col min="12" max="16384" width="11.44140625" style="47"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="107" t="s">
+      <c r="A5" s="87" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="49"/>
+    </row>
+    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="136" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="137"/>
+      <c r="C6" s="138"/>
+      <c r="D6" s="142" t="s">
+        <v>141</v>
+      </c>
+      <c r="E6" s="143"/>
+      <c r="F6" s="143"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
+      <c r="I6" s="143"/>
+      <c r="J6" s="143"/>
+      <c r="K6" s="143"/>
+      <c r="L6" s="144"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="49"/>
+    </row>
+    <row r="7" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="107"/>
-[...15 lines deleted...]
-      <c r="A6" s="118" t="s">
+      <c r="B7" s="137"/>
+      <c r="C7" s="138"/>
+      <c r="D7" s="142" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="119"/>
-[...1 lines deleted...]
-      <c r="D6" s="124" t="s">
+      <c r="E7" s="143"/>
+      <c r="F7" s="143"/>
+      <c r="G7" s="143"/>
+      <c r="H7" s="143"/>
+      <c r="I7" s="143"/>
+      <c r="J7" s="143"/>
+      <c r="K7" s="143"/>
+      <c r="L7" s="144"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="49"/>
+    </row>
+    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="89" t="s">
+        <v>142</v>
+      </c>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="136" t="s">
+        <v>144</v>
+      </c>
+      <c r="I8" s="137"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="89" t="s">
+        <v>145</v>
+      </c>
+      <c r="L8" s="89"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="49"/>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="90">
+        <v>45602</v>
+      </c>
+      <c r="B9" s="88"/>
+      <c r="C9" s="88"/>
+      <c r="D9" s="88" t="s">
+        <v>148</v>
+      </c>
+      <c r="E9" s="88"/>
+      <c r="F9" s="88"/>
+      <c r="G9" s="88"/>
+      <c r="H9" s="139" t="s">
         <v>147</v>
       </c>
-      <c r="E6" s="125"/>
-[...17 lines deleted...]
-      <c r="D7" s="124" t="s">
+      <c r="I9" s="140"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="L9" s="88"/>
+      <c r="M9" s="49"/>
+      <c r="N9" s="50"/>
+      <c r="O9" s="49"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="51"/>
+      <c r="C10" s="50"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="50"/>
+      <c r="O10" s="49"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="H12" s="130" t="s">
+        <v>6</v>
+      </c>
+      <c r="I12" s="131"/>
+      <c r="J12" s="131"/>
+      <c r="K12" s="131"/>
+      <c r="L12" s="132"/>
+    </row>
+    <row r="13" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H13" s="133"/>
+      <c r="I13" s="134"/>
+      <c r="J13" s="134"/>
+      <c r="K13" s="134"/>
+      <c r="L13" s="135"/>
+    </row>
+    <row r="14" spans="1:15" s="48" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="I14" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="J14" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="54">
+        <v>1</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="65" t="s">
+        <v>213</v>
+      </c>
+      <c r="E15" s="46" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I15" s="46" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="125"/>
-[...74 lines deleted...]
-      <c r="H12" s="112" t="s">
+      <c r="J15" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L15" s="56">
+        <f t="shared" ref="L15" si="0">+IF(H15="Pública",1,0)+IF(H15="Pública Reservada",2,0)+IF(H15="Pública Clasificada",3,0)+IF(H15="Pública Restringida",4,0)+IF(I15="Alto",3,0)+IF(I15="Medio",2,0)+IF(I15="Bajo",1,0)+IF(J15="Alto",3,0)+IF(J15="Medio",2,0)+IF(J15="Bajo",1,0)</f>
         <v>7</v>
       </c>
-      <c r="I12" s="113"/>
-[...21 lines deleted...]
-      <c r="D14" s="58" t="s">
+    </row>
+    <row r="16" spans="1:15" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="54">
         <v>2</v>
       </c>
-      <c r="E14" s="58" t="s">
+      <c r="B16" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E16" s="65" t="s">
+        <v>214</v>
+      </c>
+      <c r="F16" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I16" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L16" s="56">
+        <f>+IF(H16="Pública",1,0)+IF(H16="Pública Reservada",2,0)+IF(H16="Pública Clasificada",3,0)+IF(H16="Pública Restringida",4,0)+IF(I16="Alto",3,0)+IF(I16="Medio",2,0)+IF(I16="Bajo",1,0)+IF(J16="Alto",3,0)+IF(J16="Medio",2,0)+IF(J16="Bajo",1,0)</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="54">
         <v>3</v>
       </c>
-      <c r="F14" s="58" t="s">
-[...136 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B17" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="65" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" s="46" t="s">
+        <v>214</v>
+      </c>
+      <c r="F17" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I17" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L17" s="56">
+        <f t="shared" ref="L17" si="1">+IF(H17="Pública",1,0)+IF(H17="Pública Reservada",2,0)+IF(H17="Pública Clasificada",3,0)+IF(H17="Pública Restringida",4,0)+IF(I17="Alto",3,0)+IF(I17="Medio",2,0)+IF(I17="Bajo",1,0)+IF(J17="Alto",3,0)+IF(J17="Medio",2,0)+IF(J17="Bajo",1,0)</f>
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:12" s="54" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+    <row r="18" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="54">
         <v>4</v>
       </c>
-      <c r="B18" s="9" t="s">
-[...36 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="B18" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="65" t="s">
+        <v>218</v>
+      </c>
+      <c r="E18" s="65" t="s">
+        <v>219</v>
+      </c>
+      <c r="F18" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I18" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K18" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L18" s="56">
+        <f>+IF(H18="Pública",1,0)+IF(H18="Pública Reservada",2,0)+IF(H18="Pública Clasificada",3,0)+IF(H18="Pública Restringida",4,0)+IF(I18="Alto",3,0)+IF(I18="Medio",2,0)+IF(I18="Bajo",1,0)+IF(J18="Alto",3,0)+IF(J18="Medio",2,0)+IF(J18="Bajo",1,0)</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="54">
         <v>5</v>
       </c>
-      <c r="B19" s="9" t="s">
-[...36 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="B19" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="65" t="s">
+        <v>220</v>
+      </c>
+      <c r="E19" s="65" t="s">
+        <v>221</v>
+      </c>
+      <c r="F19" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I19" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J19" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K19" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L19" s="56">
+        <f t="shared" ref="L19:L29" si="2">+IF(H19="Pública",1,0)+IF(H19="Pública Reservada",2,0)+IF(H19="Pública Clasificada",3,0)+IF(H19="Pública Restringida",4,0)+IF(I19="Alto",3,0)+IF(I19="Medio",2,0)+IF(I19="Bajo",1,0)+IF(J19="Alto",3,0)+IF(J19="Medio",2,0)+IF(J19="Bajo",1,0)</f>
         <v>6</v>
       </c>
-      <c r="B20" s="9" t="s">
-[...30 lines deleted...]
-        <f t="shared" si="0"/>
+    </row>
+    <row r="20" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
         <v>6</v>
       </c>
-    </row>
-[...414 lines deleted...]
-      <c r="E31" s="146" t="s">
+      <c r="B20" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="65" t="s">
+        <v>222</v>
+      </c>
+      <c r="E20" s="65" t="s">
         <v>214</v>
       </c>
-      <c r="F31" s="10" t="s">
-[...2017 lines deleted...]
-      <c r="L81" s="10">
+      <c r="F20" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I20" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K20" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L20" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="82" spans="1:12" s="54" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="L82" s="10">
+    <row r="21" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="54">
+        <v>7</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="65" t="s">
+        <v>223</v>
+      </c>
+      <c r="E21" s="65" t="s">
+        <v>214</v>
+      </c>
+      <c r="F21" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I21" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L21" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="83" spans="1:12" s="54" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="L83" s="10">
+    <row r="22" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="54">
+        <v>8</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="65" t="s">
+        <v>224</v>
+      </c>
+      <c r="E22" s="65" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I22" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J22" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K22" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L22" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="84" spans="1:12" s="54" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="L84" s="10">
+    <row r="23" spans="1:12" s="48" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="54">
+        <v>9</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="E23" s="65" t="s">
+        <v>226</v>
+      </c>
+      <c r="F23" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L23" s="56">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>10</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="65" t="s">
+        <v>227</v>
+      </c>
+      <c r="E24" s="65" t="s">
+        <v>227</v>
+      </c>
+      <c r="F24" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I24" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="J24" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K24" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L24" s="56">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="54">
+        <v>11</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="65" t="s">
+        <v>228</v>
+      </c>
+      <c r="E25" s="65" t="s">
+        <v>228</v>
+      </c>
+      <c r="F25" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I25" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K25" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L25" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="85" spans="1:12" s="54" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="L85" s="10">
+    <row r="26" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="54">
+        <v>12</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="65" t="s">
+        <v>229</v>
+      </c>
+      <c r="E26" s="65" t="s">
+        <v>230</v>
+      </c>
+      <c r="F26" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I26" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J26" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K26" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L26" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="86" spans="1:12" ht="43.2" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L86" s="10">
+    <row r="27" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="54">
+        <v>13</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="E27" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="F27" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I27" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="J27" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K27" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L27" s="56">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="48" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
+        <v>14</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E28" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="F28" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I28" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J28" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K28" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L28" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="100.8" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L87" s="10">
+    <row r="29" spans="1:12" s="48" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="54">
+        <v>15</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="65" t="s">
+        <v>233</v>
+      </c>
+      <c r="E29" s="65" t="s">
+        <v>233</v>
+      </c>
+      <c r="F29" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I29" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J29" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K29" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L29" s="56">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
     </row>
-    <row r="88" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
-      <c r="A88" s="138">
+    <row r="30" spans="1:12" s="48" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="54">
+        <v>16</v>
+      </c>
+      <c r="B30" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="65" t="s">
+        <v>234</v>
+      </c>
+      <c r="E30" s="65" t="s">
+        <v>234</v>
+      </c>
+      <c r="F30" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I30" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="J30" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K30" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L30" s="56">
+        <f t="shared" ref="L30:L93" si="3">+IF(H30="Pública",1,0)+IF(H30="Pública Reservada",2,0)+IF(H30="Pública Clasificada",3,0)+IF(H30="Pública Restringida",4,0)+IF(I30="Alto",3,0)+IF(I30="Medio",2,0)+IF(I30="Bajo",1,0)+IF(J30="Alto",3,0)+IF(J30="Medio",2,0)+IF(J30="Bajo",1,0)</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="54">
+        <v>17</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="65" t="s">
+        <v>235</v>
+      </c>
+      <c r="E31" s="65" t="s">
+        <v>235</v>
+      </c>
+      <c r="F31" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I31" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="J31" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K31" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L31" s="56">
         <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="48" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="54">
+        <v>18</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="65" t="s">
+        <v>236</v>
+      </c>
+      <c r="E32" s="65" t="s">
+        <v>237</v>
+      </c>
+      <c r="F32" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I32" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J32" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K32" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L32" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54">
+        <v>19</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" s="65" t="s">
+        <v>238</v>
+      </c>
+      <c r="E33" s="65" t="s">
+        <v>238</v>
+      </c>
+      <c r="F33" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I33" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J33" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K33" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L33" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="54">
+        <v>20</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="65" t="s">
+        <v>239</v>
+      </c>
+      <c r="E34" s="65" t="s">
+        <v>239</v>
+      </c>
+      <c r="F34" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I34" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J34" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K34" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L34" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="54">
+        <v>21</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="65" t="s">
+        <v>240</v>
+      </c>
+      <c r="E35" s="65" t="s">
+        <v>240</v>
+      </c>
+      <c r="F35" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I35" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J35" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K35" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L35" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="54">
+        <v>22</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="65" t="s">
+        <v>241</v>
+      </c>
+      <c r="E36" s="65" t="s">
+        <v>241</v>
+      </c>
+      <c r="F36" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I36" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K36" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="54">
+        <v>23</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="65" t="s">
+        <v>242</v>
+      </c>
+      <c r="E37" s="65" t="s">
+        <v>242</v>
+      </c>
+      <c r="F37" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I37" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J37" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K37" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L37" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="48" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="54">
+        <v>24</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="65" t="s">
+        <v>243</v>
+      </c>
+      <c r="E38" s="65" t="s">
+        <v>243</v>
+      </c>
+      <c r="F38" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I38" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J38" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K38" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L38" s="56">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="54">
+        <v>25</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="65" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" s="65" t="s">
+        <v>244</v>
+      </c>
+      <c r="F39" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I39" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J39" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K39" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="48" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="54">
+        <v>26</v>
+      </c>
+      <c r="B40" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="65" t="s">
+        <v>245</v>
+      </c>
+      <c r="E40" s="65" t="s">
+        <v>246</v>
+      </c>
+      <c r="F40" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="I40" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="J40" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K40" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="L40" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="54">
+        <v>27</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="46" t="s">
+        <v>247</v>
+      </c>
+      <c r="E41" s="46" t="s">
+        <v>247</v>
+      </c>
+      <c r="F41" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I41" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J41" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K41" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="54">
+        <v>28</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="46" t="s">
+        <v>248</v>
+      </c>
+      <c r="E42" s="46" t="s">
+        <v>248</v>
+      </c>
+      <c r="F42" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I42" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="J42" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K42" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L42" s="56">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="54">
+        <v>29</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="46" t="s">
+        <v>249</v>
+      </c>
+      <c r="E43" s="46" t="s">
+        <v>250</v>
+      </c>
+      <c r="F43" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I43" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J43" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K43" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L43" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="54">
+        <v>30</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="46" t="s">
+        <v>251</v>
+      </c>
+      <c r="E44" s="46" t="s">
+        <v>251</v>
+      </c>
+      <c r="F44" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I44" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J44" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K44" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="54">
+        <v>31</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="46" t="s">
+        <v>252</v>
+      </c>
+      <c r="E45" s="46" t="s">
+        <v>252</v>
+      </c>
+      <c r="F45" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I45" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J45" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K45" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L45" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="54">
+        <v>32</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="46" t="s">
+        <v>253</v>
+      </c>
+      <c r="E46" s="46" t="s">
+        <v>253</v>
+      </c>
+      <c r="F46" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I46" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J46" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K46" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L46" s="56">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="50" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="54">
+        <v>33</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="46" t="s">
+        <v>254</v>
+      </c>
+      <c r="E47" s="46" t="s">
+        <v>254</v>
+      </c>
+      <c r="F47" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I47" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J47" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K47" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L47" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="50" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A48" s="54">
+        <v>34</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="46" t="s">
+        <v>255</v>
+      </c>
+      <c r="E48" s="46" t="s">
+        <v>255</v>
+      </c>
+      <c r="F48" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I48" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J48" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K48" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L48" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="54">
+        <v>35</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="46" t="s">
+        <v>256</v>
+      </c>
+      <c r="E49" s="46" t="s">
+        <v>257</v>
+      </c>
+      <c r="F49" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I49" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J49" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K49" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="54">
+        <v>36</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="46" t="s">
+        <v>258</v>
+      </c>
+      <c r="E50" s="46" t="s">
+        <v>258</v>
+      </c>
+      <c r="F50" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I50" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J50" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K50" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="50" customFormat="1" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A51" s="54">
+        <v>37</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="E51" s="46" t="s">
+        <v>260</v>
+      </c>
+      <c r="F51" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I51" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J51" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K51" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L51" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="54">
+        <v>38</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="46" t="s">
+        <v>261</v>
+      </c>
+      <c r="E52" s="46" t="s">
+        <v>262</v>
+      </c>
+      <c r="F52" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I52" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J52" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K52" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L52" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="54">
+        <v>39</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="46" t="s">
+        <v>263</v>
+      </c>
+      <c r="E53" s="46" t="s">
+        <v>263</v>
+      </c>
+      <c r="F53" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I53" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J53" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K53" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L53" s="56">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="54">
+        <v>40</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="46" t="s">
+        <v>264</v>
+      </c>
+      <c r="E54" s="46" t="s">
+        <v>264</v>
+      </c>
+      <c r="F54" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I54" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J54" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K54" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L54" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="54">
+        <v>41</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" s="46" t="s">
+        <v>265</v>
+      </c>
+      <c r="E55" s="46" t="s">
+        <v>265</v>
+      </c>
+      <c r="F55" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I55" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J55" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K55" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L55" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="54">
+        <v>42</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="E56" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="F56" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I56" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J56" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K56" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L56" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="54">
+        <v>43</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="46" t="s">
+        <v>267</v>
+      </c>
+      <c r="E57" s="46" t="s">
+        <v>267</v>
+      </c>
+      <c r="F57" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I57" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J57" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K57" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L57" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="50" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A58" s="54">
+        <v>44</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" s="46" t="s">
+        <v>268</v>
+      </c>
+      <c r="E58" s="46" t="s">
+        <v>268</v>
+      </c>
+      <c r="F58" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I58" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J58" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K58" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L58" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="50" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A59" s="54">
+        <v>45</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="46" t="s">
+        <v>269</v>
+      </c>
+      <c r="E59" s="46" t="s">
+        <v>269</v>
+      </c>
+      <c r="F59" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I59" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J59" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K59" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L59" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="50" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A60" s="54">
+        <v>46</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" s="46" t="s">
+        <v>270</v>
+      </c>
+      <c r="E60" s="46" t="s">
+        <v>270</v>
+      </c>
+      <c r="F60" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I60" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J60" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K60" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L60" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="50" customFormat="1" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="54">
+        <v>47</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="46" t="s">
+        <v>271</v>
+      </c>
+      <c r="E61" s="46" t="s">
+        <v>271</v>
+      </c>
+      <c r="F61" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I61" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J61" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K61" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L61" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="54">
+        <v>48</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="46" t="s">
+        <v>272</v>
+      </c>
+      <c r="E62" s="46" t="s">
+        <v>272</v>
+      </c>
+      <c r="F62" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I62" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J62" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K62" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L62" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="54">
+        <v>49</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="E63" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="F63" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I63" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J63" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K63" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="50" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="54">
+        <v>50</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="46" t="s">
+        <v>274</v>
+      </c>
+      <c r="E64" s="46" t="s">
+        <v>274</v>
+      </c>
+      <c r="F64" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I64" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J64" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K64" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L64" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A65" s="77">
+        <v>51</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="E65" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="F65" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I65" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J65" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K65" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L65" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A66" s="77">
+        <v>52</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="46" t="s">
+        <v>276</v>
+      </c>
+      <c r="E66" s="46" t="s">
+        <v>276</v>
+      </c>
+      <c r="F66" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I66" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J66" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K66" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L66" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="77">
+        <v>53</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="46" t="s">
+        <v>277</v>
+      </c>
+      <c r="E67" s="46" t="s">
+        <v>277</v>
+      </c>
+      <c r="F67" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I67" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J67" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K67" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L67" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A68" s="77">
+        <v>54</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="46" t="s">
+        <v>278</v>
+      </c>
+      <c r="E68" s="46" t="s">
+        <v>279</v>
+      </c>
+      <c r="F68" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I68" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J68" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K68" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L68" s="56">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" s="77">
+        <v>55</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="46" t="s">
+        <v>280</v>
+      </c>
+      <c r="E69" s="46" t="s">
+        <v>280</v>
+      </c>
+      <c r="F69" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I69" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J69" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K69" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L69" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A70" s="77">
+        <v>56</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="46" t="s">
+        <v>281</v>
+      </c>
+      <c r="E70" s="46" t="s">
+        <v>282</v>
+      </c>
+      <c r="F70" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I70" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J70" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K70" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L70" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" s="77">
+        <v>57</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="46" t="s">
+        <v>283</v>
+      </c>
+      <c r="E71" s="46" t="s">
+        <v>283</v>
+      </c>
+      <c r="F71" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I71" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J71" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K71" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L71" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" s="77">
+        <v>58</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="46" t="s">
+        <v>284</v>
+      </c>
+      <c r="E72" s="46" t="s">
+        <v>284</v>
+      </c>
+      <c r="F72" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I72" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J72" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K72" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L72" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A73" s="77">
+        <v>59</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="46" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73" s="46" t="s">
+        <v>219</v>
+      </c>
+      <c r="F73" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I73" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J73" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K73" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L73" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" s="77">
+        <v>60</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="46" t="s">
+        <v>285</v>
+      </c>
+      <c r="E74" s="46" t="s">
+        <v>285</v>
+      </c>
+      <c r="F74" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I74" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J74" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K74" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L74" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A75" s="77">
+        <v>61</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="46" t="s">
+        <v>286</v>
+      </c>
+      <c r="E75" s="46" t="s">
+        <v>286</v>
+      </c>
+      <c r="F75" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I75" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J75" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K75" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L75" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A76" s="77">
+        <v>62</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="E76" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="F76" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I76" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J76" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K76" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L76" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A77" s="77">
+        <v>63</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="E77" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="F77" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I77" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J77" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K77" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L77" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A78" s="77">
+        <v>64</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D78" s="46" t="s">
+        <v>289</v>
+      </c>
+      <c r="E78" s="46" t="s">
+        <v>289</v>
+      </c>
+      <c r="F78" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I78" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J78" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K78" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L78" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="138" x14ac:dyDescent="0.25">
+      <c r="A79" s="77">
+        <v>65</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" s="46" t="s">
+        <v>290</v>
+      </c>
+      <c r="E79" s="46" t="s">
+        <v>291</v>
+      </c>
+      <c r="F79" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I79" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J79" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K79" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L79" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A80" s="77">
+        <v>66</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="46" t="s">
+        <v>292</v>
+      </c>
+      <c r="E80" s="46" t="s">
+        <v>293</v>
+      </c>
+      <c r="F80" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I80" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J80" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K80" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L80" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="96.6" x14ac:dyDescent="0.25">
+      <c r="A81" s="77">
+        <v>67</v>
+      </c>
+      <c r="B81" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D81" s="46" t="s">
+        <v>295</v>
+      </c>
+      <c r="E81" s="46" t="s">
+        <v>296</v>
+      </c>
+      <c r="F81" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I81" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J81" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K81" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L81" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A82" s="77">
+        <v>68</v>
+      </c>
+      <c r="B82" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" s="46" t="s">
+        <v>297</v>
+      </c>
+      <c r="E82" s="46" t="s">
+        <v>298</v>
+      </c>
+      <c r="F82" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I82" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J82" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K82" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L82" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="110.4" x14ac:dyDescent="0.25">
+      <c r="A83" s="77">
+        <v>69</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" s="46" t="s">
+        <v>299</v>
+      </c>
+      <c r="E83" s="46" t="s">
+        <v>300</v>
+      </c>
+      <c r="F83" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I83" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J83" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K83" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L83" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A84" s="77">
+        <v>70</v>
+      </c>
+      <c r="B84" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" s="46" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" s="46" t="s">
+        <v>302</v>
+      </c>
+      <c r="F84" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I84" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J84" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K84" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L84" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A85" s="77">
+        <v>71</v>
+      </c>
+      <c r="B85" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" s="46" t="s">
+        <v>303</v>
+      </c>
+      <c r="E85" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="F85" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I85" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J85" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K85" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L85" s="56">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A86" s="77">
+        <v>72</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" s="46" t="s">
+        <v>305</v>
+      </c>
+      <c r="E86" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="F86" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H86" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I86" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J86" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K86" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L86" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A87" s="77">
+        <v>73</v>
+      </c>
+      <c r="B87" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="46" t="s">
+        <v>307</v>
+      </c>
+      <c r="E87" s="46" t="s">
+        <v>308</v>
+      </c>
+      <c r="F87" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I87" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J87" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K87" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L87" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A88" s="77">
         <v>74</v>
       </c>
-      <c r="B88" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D88" s="148" t="s">
+      <c r="B88" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C88" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="46" t="s">
+        <v>309</v>
+      </c>
+      <c r="E88" s="46" t="s">
+        <v>310</v>
+      </c>
+      <c r="F88" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I88" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J88" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K88" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L88" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A89" s="77">
+        <v>75</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C89" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="46" t="s">
+        <v>311</v>
+      </c>
+      <c r="E89" s="46" t="s">
+        <v>312</v>
+      </c>
+      <c r="F89" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I89" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J89" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K89" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L89" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A90" s="77">
+        <v>76</v>
+      </c>
+      <c r="B90" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="46" t="s">
+        <v>313</v>
+      </c>
+      <c r="E90" s="46" t="s">
+        <v>314</v>
+      </c>
+      <c r="F90" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H90" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I90" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J90" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K90" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="56">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A91" s="77">
+        <v>77</v>
+      </c>
+      <c r="B91" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" s="46" t="s">
+        <v>315</v>
+      </c>
+      <c r="E91" s="46" t="s">
+        <v>316</v>
+      </c>
+      <c r="F91" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H91" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I91" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J91" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K91" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L91" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A92" s="77">
+        <v>78</v>
+      </c>
+      <c r="B92" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D92" s="46" t="s">
         <v>317</v>
       </c>
-      <c r="E88" s="149" t="s">
+      <c r="E92" s="46" t="s">
         <v>318</v>
       </c>
-      <c r="F88" s="10" t="s">
-[...18 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="F92" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I92" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J92" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K92" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L92" s="56">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A93" s="77">
+        <v>79</v>
+      </c>
+      <c r="B93" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="46" t="s">
+        <v>319</v>
+      </c>
+      <c r="E93" s="46" t="s">
+        <v>320</v>
+      </c>
+      <c r="F93" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I93" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J93" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K93" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L93" s="56">
+        <f t="shared" si="3"/>
         <v>9</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-        <f t="shared" si="2"/>
+    <row r="94" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A94" s="77">
+        <v>80</v>
+      </c>
+      <c r="B94" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" s="46" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" s="46" t="s">
+        <v>322</v>
+      </c>
+      <c r="F94" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H94" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I94" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J94" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K94" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L94" s="56">
+        <f t="shared" ref="L94:L157" si="4">+IF(H94="Pública",1,0)+IF(H94="Pública Reservada",2,0)+IF(H94="Pública Clasificada",3,0)+IF(H94="Pública Restringida",4,0)+IF(I94="Alto",3,0)+IF(I94="Medio",2,0)+IF(I94="Bajo",1,0)+IF(J94="Alto",3,0)+IF(J94="Medio",2,0)+IF(J94="Bajo",1,0)</f>
         <v>9</v>
       </c>
     </row>
-    <row r="90" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
-[...90 lines deleted...]
-      <c r="D92" s="148" t="s">
+    <row r="95" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A95" s="77">
+        <v>81</v>
+      </c>
+      <c r="B95" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" s="46" t="s">
         <v>323</v>
       </c>
-      <c r="E92" s="149" t="s">
-[...36 lines deleted...]
-      <c r="D93" s="148" t="s">
+      <c r="E95" s="46" t="s">
         <v>324</v>
       </c>
-      <c r="E93" s="149" t="s">
-[...2100 lines deleted...]
-      <c r="L145" s="10">
+      <c r="F95" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I95" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J95" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K95" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L95" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="146" spans="1:12" ht="93.6" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L146" s="10">
+    <row r="96" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A96" s="77">
+        <v>82</v>
+      </c>
+      <c r="B96" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="46" t="s">
+        <v>325</v>
+      </c>
+      <c r="E96" s="46" t="s">
+        <v>326</v>
+      </c>
+      <c r="F96" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I96" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J96" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K96" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L96" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A97" s="77">
+        <v>83</v>
+      </c>
+      <c r="B97" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="E97" s="46" t="s">
+        <v>328</v>
+      </c>
+      <c r="F97" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I97" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J97" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K97" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L97" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A98" s="77">
+        <v>84</v>
+      </c>
+      <c r="B98" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D98" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="E98" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="F98" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I98" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J98" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K98" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L98" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A99" s="77">
+        <v>85</v>
+      </c>
+      <c r="B99" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D99" s="46" t="s">
+        <v>325</v>
+      </c>
+      <c r="E99" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="F99" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H99" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I99" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J99" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K99" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="L99" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A100" s="77">
+        <v>86</v>
+      </c>
+      <c r="B100" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" s="46" t="s">
+        <v>332</v>
+      </c>
+      <c r="E100" s="46" t="s">
+        <v>333</v>
+      </c>
+      <c r="F100" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I100" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J100" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K100" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L100" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A101" s="77">
+        <v>87</v>
+      </c>
+      <c r="B101" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="46" t="s">
+        <v>334</v>
+      </c>
+      <c r="E101" s="46" t="s">
+        <v>335</v>
+      </c>
+      <c r="F101" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H101" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I101" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J101" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K101" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L101" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A102" s="77">
+        <v>88</v>
+      </c>
+      <c r="B102" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D102" s="46" t="s">
+        <v>336</v>
+      </c>
+      <c r="E102" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="F102" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I102" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J102" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K102" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L102" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="193.2" x14ac:dyDescent="0.25">
+      <c r="A103" s="77">
+        <v>89</v>
+      </c>
+      <c r="B103" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D103" s="46" t="s">
+        <v>338</v>
+      </c>
+      <c r="E103" s="46" t="s">
+        <v>339</v>
+      </c>
+      <c r="F103" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I103" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J103" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K103" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L103" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A104" s="77">
+        <v>90</v>
+      </c>
+      <c r="B104" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D104" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="E104" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="F104" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G104" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I104" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J104" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K104" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L104" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A105" s="77">
+        <v>91</v>
+      </c>
+      <c r="B105" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" s="46" t="s">
+        <v>341</v>
+      </c>
+      <c r="E105" s="46" t="s">
+        <v>341</v>
+      </c>
+      <c r="F105" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H105" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I105" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J105" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K105" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L105" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A106" s="77">
+        <v>92</v>
+      </c>
+      <c r="B106" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D106" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="E106" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="F106" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H106" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I106" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J106" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K106" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L106" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A107" s="77">
+        <v>93</v>
+      </c>
+      <c r="B107" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E107" s="46" t="s">
+        <v>344</v>
+      </c>
+      <c r="F107" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H107" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I107" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J107" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K107" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L107" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A108" s="77">
+        <v>94</v>
+      </c>
+      <c r="B108" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E108" s="46" t="s">
+        <v>345</v>
+      </c>
+      <c r="F108" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H108" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I108" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J108" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K108" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L108" s="56">
         <f t="shared" si="4"/>
         <v>7</v>
       </c>
     </row>
-    <row r="147" spans="1:12" ht="140.4" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L147" s="10">
+    <row r="109" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A109" s="77">
+        <v>95</v>
+      </c>
+      <c r="B109" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E109" s="46" t="s">
+        <v>346</v>
+      </c>
+      <c r="F109" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G109" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H109" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I109" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J109" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K109" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L109" s="56">
+        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A110" s="77">
+        <v>96</v>
+      </c>
+      <c r="B110" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E110" s="46" t="s">
+        <v>346</v>
+      </c>
+      <c r="F110" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I110" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J110" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="K110" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L110" s="56">
+        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A111" s="77">
+        <v>97</v>
+      </c>
+      <c r="B111" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D111" s="46" t="s">
+        <v>347</v>
+      </c>
+      <c r="E111" s="46" t="s">
+        <v>348</v>
+      </c>
+      <c r="F111" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I111" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J111" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K111" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L111" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A112" s="77">
+        <v>98</v>
+      </c>
+      <c r="B112" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D112" s="46" t="s">
+        <v>349</v>
+      </c>
+      <c r="E112" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="F112" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I112" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J112" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K112" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L112" s="56">
+        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A113" s="77">
+        <v>99</v>
+      </c>
+      <c r="B113" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D113" s="46" t="s">
+        <v>351</v>
+      </c>
+      <c r="E113" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="F113" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G113" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I113" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J113" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K113" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L113" s="56">
+        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A114" s="77">
+        <v>100</v>
+      </c>
+      <c r="B114" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" s="46" t="s">
+        <v>352</v>
+      </c>
+      <c r="E114" s="46" t="s">
+        <v>353</v>
+      </c>
+      <c r="F114" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I114" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J114" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K114" s="47" t="s">
+        <v>354</v>
+      </c>
+      <c r="L114" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="148" spans="1:12" ht="62.4" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L148" s="10">
+    <row r="115" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A115" s="77">
+        <v>101</v>
+      </c>
+      <c r="B115" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" s="46" t="s">
+        <v>355</v>
+      </c>
+      <c r="E115" s="46" t="s">
+        <v>356</v>
+      </c>
+      <c r="F115" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I115" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J115" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K115" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L115" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="149" spans="1:12" ht="109.2" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L149" s="10">
+    <row r="116" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A116" s="77">
+        <v>102</v>
+      </c>
+      <c r="B116" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D116" s="46" t="s">
+        <v>357</v>
+      </c>
+      <c r="E116" s="46" t="s">
+        <v>356</v>
+      </c>
+      <c r="F116" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G116" s="71"/>
+      <c r="H116" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I116" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J116" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K116" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L116" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A117" s="77">
+        <v>103</v>
+      </c>
+      <c r="B117" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E117" s="46" t="s">
+        <v>358</v>
+      </c>
+      <c r="F117" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I117" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J117" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K117" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L117" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A118" s="77">
+        <v>104</v>
+      </c>
+      <c r="B118" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D118" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E118" s="46" t="s">
+        <v>358</v>
+      </c>
+      <c r="F118" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H118" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I118" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J118" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K118" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L118" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A119" s="77">
+        <v>105</v>
+      </c>
+      <c r="B119" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D119" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E119" s="46" t="s">
+        <v>359</v>
+      </c>
+      <c r="F119" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I119" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J119" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K119" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L119" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A120" s="77">
+        <v>106</v>
+      </c>
+      <c r="B120" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="46" t="s">
+        <v>360</v>
+      </c>
+      <c r="F120" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I120" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J120" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K120" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L120" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A121" s="77">
+        <v>107</v>
+      </c>
+      <c r="B121" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E121" s="46" t="s">
+        <v>361</v>
+      </c>
+      <c r="F121" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H121" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I121" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J121" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K121" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L121" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A122" s="77">
+        <v>108</v>
+      </c>
+      <c r="B122" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D122" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E122" s="46" t="s">
+        <v>361</v>
+      </c>
+      <c r="F122" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I122" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J122" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K122" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L122" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A123" s="77">
+        <v>109</v>
+      </c>
+      <c r="B123" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E123" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="F123" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I123" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J123" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K123" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L123" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A124" s="77">
+        <v>110</v>
+      </c>
+      <c r="B124" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C124" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E124" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="F124" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I124" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J124" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K124" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L124" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A125" s="77">
+        <v>111</v>
+      </c>
+      <c r="B125" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E125" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="F125" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H125" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I125" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J125" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K125" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L125" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A126" s="77">
+        <v>112</v>
+      </c>
+      <c r="B126" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D126" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E126" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="F126" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G126" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I126" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J126" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K126" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L126" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A127" s="77">
+        <v>113</v>
+      </c>
+      <c r="B127" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D127" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="E127" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="F127" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I127" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J127" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K127" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L127" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A128" s="77">
+        <v>114</v>
+      </c>
+      <c r="B128" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C128" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D128" s="46" t="s">
+        <v>363</v>
+      </c>
+      <c r="E128" s="46" t="s">
+        <v>364</v>
+      </c>
+      <c r="F128" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G128" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I128" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J128" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K128" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L128" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A129" s="77">
+        <v>115</v>
+      </c>
+      <c r="B129" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" s="46" t="s">
+        <v>363</v>
+      </c>
+      <c r="E129" s="46" t="s">
+        <v>364</v>
+      </c>
+      <c r="F129" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I129" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J129" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K129" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L129" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A130" s="77">
+        <v>116</v>
+      </c>
+      <c r="B130" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="46" t="s">
+        <v>363</v>
+      </c>
+      <c r="E130" s="46" t="s">
+        <v>364</v>
+      </c>
+      <c r="F130" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I130" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J130" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K130" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L130" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A131" s="77">
+        <v>117</v>
+      </c>
+      <c r="B131" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="46" t="s">
+        <v>363</v>
+      </c>
+      <c r="E131" s="46" t="s">
+        <v>364</v>
+      </c>
+      <c r="F131" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I131" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J131" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K131" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L131" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A132" s="77">
+        <v>118</v>
+      </c>
+      <c r="B132" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="46" t="s">
+        <v>363</v>
+      </c>
+      <c r="E132" s="46" t="s">
+        <v>364</v>
+      </c>
+      <c r="F132" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I132" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J132" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K132" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L132" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A133" s="77">
+        <v>119</v>
+      </c>
+      <c r="B133" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D133" s="46" t="s">
+        <v>365</v>
+      </c>
+      <c r="E133" s="46" t="s">
+        <v>366</v>
+      </c>
+      <c r="F133" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G133" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I133" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J133" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K133" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L133" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A134" s="77">
+        <v>120</v>
+      </c>
+      <c r="B134" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D134" s="46" t="s">
+        <v>367</v>
+      </c>
+      <c r="E134" s="46" t="s">
+        <v>368</v>
+      </c>
+      <c r="F134" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I134" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J134" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K134" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L134" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A135" s="77">
+        <v>121</v>
+      </c>
+      <c r="B135" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D135" s="46" t="s">
+        <v>369</v>
+      </c>
+      <c r="E135" s="46" t="s">
+        <v>370</v>
+      </c>
+      <c r="F135" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I135" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J135" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K135" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L135" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A136" s="77">
+        <v>122</v>
+      </c>
+      <c r="B136" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D136" s="46" t="s">
+        <v>371</v>
+      </c>
+      <c r="E136" s="46" t="s">
+        <v>372</v>
+      </c>
+      <c r="F136" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I136" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J136" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K136" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L136" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A137" s="77">
+        <v>123</v>
+      </c>
+      <c r="B137" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C137" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D137" s="46" t="s">
+        <v>373</v>
+      </c>
+      <c r="E137" s="46" t="s">
+        <v>374</v>
+      </c>
+      <c r="F137" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I137" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J137" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K137" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L137" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A138" s="77">
+        <v>124</v>
+      </c>
+      <c r="B138" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C138" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D138" s="46" t="s">
+        <v>375</v>
+      </c>
+      <c r="E138" s="46" t="s">
+        <v>376</v>
+      </c>
+      <c r="F138" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I138" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J138" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K138" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L138" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A139" s="77">
+        <v>125</v>
+      </c>
+      <c r="B139" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" s="46" t="s">
+        <v>377</v>
+      </c>
+      <c r="E139" s="46" t="s">
+        <v>378</v>
+      </c>
+      <c r="F139" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I139" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J139" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K139" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L139" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A140" s="77">
+        <v>126</v>
+      </c>
+      <c r="B140" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C140" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D140" s="46" t="s">
+        <v>379</v>
+      </c>
+      <c r="E140" s="46" t="s">
+        <v>380</v>
+      </c>
+      <c r="F140" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I140" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J140" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K140" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L140" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A141" s="77">
+        <v>127</v>
+      </c>
+      <c r="B141" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D141" s="46" t="s">
+        <v>381</v>
+      </c>
+      <c r="E141" s="46" t="s">
+        <v>382</v>
+      </c>
+      <c r="F141" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I141" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J141" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K141" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L141" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A142" s="77">
+        <v>128</v>
+      </c>
+      <c r="B142" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C142" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D142" s="46" t="s">
+        <v>383</v>
+      </c>
+      <c r="E142" s="46" t="s">
+        <v>384</v>
+      </c>
+      <c r="F142" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I142" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J142" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K142" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L142" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A143" s="77">
+        <v>129</v>
+      </c>
+      <c r="B143" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="46" t="s">
+        <v>385</v>
+      </c>
+      <c r="E143" s="46" t="s">
+        <v>386</v>
+      </c>
+      <c r="F143" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I143" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J143" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K143" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L143" s="56">
         <f t="shared" si="4"/>
         <v>7</v>
       </c>
     </row>
-    <row r="150" spans="1:12" ht="109.2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+    <row r="144" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A144" s="77">
+        <v>130</v>
+      </c>
+      <c r="B144" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C144" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D144" s="46" t="s">
+        <v>387</v>
+      </c>
+      <c r="E144" s="46" t="s">
+        <v>388</v>
+      </c>
+      <c r="F144" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I144" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J144" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K144" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L144" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A145" s="77">
+        <v>131</v>
+      </c>
+      <c r="B145" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D145" s="46" t="s">
+        <v>389</v>
+      </c>
+      <c r="E145" s="46" t="s">
+        <v>390</v>
+      </c>
+      <c r="F145" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I145" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J145" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K145" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L145" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A146" s="77">
+        <v>132</v>
+      </c>
+      <c r="B146" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C146" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D146" s="46" t="s">
+        <v>391</v>
+      </c>
+      <c r="E146" s="46" t="s">
+        <v>392</v>
+      </c>
+      <c r="F146" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I146" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J146" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K146" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L146" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A147" s="77">
+        <v>133</v>
+      </c>
+      <c r="B147" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C147" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D147" s="46" t="s">
+        <v>393</v>
+      </c>
+      <c r="E147" s="46" t="s">
+        <v>394</v>
+      </c>
+      <c r="F147" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G147" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I147" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J147" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K147" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L147" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A148" s="77">
+        <v>134</v>
+      </c>
+      <c r="B148" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D148" s="46" t="s">
+        <v>395</v>
+      </c>
+      <c r="E148" s="46" t="s">
+        <v>396</v>
+      </c>
+      <c r="F148" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I148" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J148" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K148" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L148" s="56">
+        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A149" s="77">
+        <v>135</v>
+      </c>
+      <c r="B149" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D149" s="46" t="s">
+        <v>397</v>
+      </c>
+      <c r="E149" s="46" t="s">
+        <v>398</v>
+      </c>
+      <c r="F149" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I149" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J149" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K149" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L149" s="56">
+        <f t="shared" si="4"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A150" s="77">
         <v>136</v>
       </c>
-      <c r="B150" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L150" s="10">
+      <c r="B150" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C150" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D150" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="E150" s="46" t="s">
+        <v>400</v>
+      </c>
+      <c r="F150" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I150" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J150" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K150" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L150" s="56">
         <f t="shared" si="4"/>
         <v>7</v>
       </c>
     </row>
-    <row r="151" spans="1:12" ht="62.4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+    <row r="151" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A151" s="77">
         <v>137</v>
       </c>
-      <c r="B151" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L151" s="10">
+      <c r="B151" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D151" s="46" t="s">
+        <v>401</v>
+      </c>
+      <c r="E151" s="46" t="s">
+        <v>402</v>
+      </c>
+      <c r="F151" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I151" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J151" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K151" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L151" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="152" spans="1:12" ht="140.4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+    <row r="152" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A152" s="77">
         <v>138</v>
       </c>
-      <c r="B152" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L152" s="10">
+      <c r="B152" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C152" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="46" t="s">
+        <v>403</v>
+      </c>
+      <c r="E152" s="46" t="s">
+        <v>404</v>
+      </c>
+      <c r="F152" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G152" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I152" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J152" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K152" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L152" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="153" spans="1:12" ht="93.6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+    <row r="153" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A153" s="77">
         <v>139</v>
       </c>
-      <c r="B153" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L153" s="10">
+      <c r="B153" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C153" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D153" s="46" t="s">
+        <v>405</v>
+      </c>
+      <c r="E153" s="46" t="s">
+        <v>406</v>
+      </c>
+      <c r="F153" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I153" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J153" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K153" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L153" s="56">
         <f t="shared" si="4"/>
-        <v>7</v>
-[...4 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A154" s="77">
         <v>140</v>
       </c>
-      <c r="B154" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L154" s="10">
+      <c r="B154" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C154" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D154" s="46" t="s">
+        <v>407</v>
+      </c>
+      <c r="E154" s="46" t="s">
+        <v>408</v>
+      </c>
+      <c r="F154" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I154" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J154" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K154" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L154" s="56">
         <f t="shared" si="4"/>
-        <v>7</v>
-[...77 lines deleted...]
-      <c r="L156" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A155" s="77">
+        <v>145</v>
+      </c>
+      <c r="B155" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C155" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" s="46" t="s">
+        <v>409</v>
+      </c>
+      <c r="E155" s="46" t="s">
+        <v>410</v>
+      </c>
+      <c r="F155" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I155" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J155" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K155" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L155" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="157" spans="1:12" ht="171.6" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L157" s="10">
+    <row r="156" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A156" s="77">
+        <v>146</v>
+      </c>
+      <c r="B156" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C156" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D156" s="46" t="s">
+        <v>411</v>
+      </c>
+      <c r="E156" s="46" t="s">
+        <v>412</v>
+      </c>
+      <c r="F156" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I156" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J156" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K156" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L156" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="158" spans="1:12" ht="124.8" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="L158" s="10">
+    <row r="157" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A157" s="77">
+        <v>147</v>
+      </c>
+      <c r="B157" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D157" s="46" t="s">
+        <v>413</v>
+      </c>
+      <c r="E157" s="46" t="s">
+        <v>414</v>
+      </c>
+      <c r="F157" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I157" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J157" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K157" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L157" s="56">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="159" spans="1:12" ht="31.2" x14ac:dyDescent="0.25">
-      <c r="A159" s="138">
+    <row r="158" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A158" s="77">
+        <v>148</v>
+      </c>
+      <c r="B158" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D158" s="46" t="s">
+        <v>415</v>
+      </c>
+      <c r="E158" s="46" t="s">
+        <v>416</v>
+      </c>
+      <c r="F158" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I158" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J158" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K158" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L158" s="56">
+        <f t="shared" ref="L158:L221" si="5">+IF(H158="Pública",1,0)+IF(H158="Pública Reservada",2,0)+IF(H158="Pública Clasificada",3,0)+IF(H158="Pública Restringida",4,0)+IF(I158="Alto",3,0)+IF(I158="Medio",2,0)+IF(I158="Bajo",1,0)+IF(J158="Alto",3,0)+IF(J158="Medio",2,0)+IF(J158="Bajo",1,0)</f>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A159" s="77">
+        <v>149</v>
+      </c>
+      <c r="B159" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C159" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D159" s="46" t="s">
+        <v>417</v>
+      </c>
+      <c r="E159" s="46" t="s">
+        <v>418</v>
+      </c>
+      <c r="F159" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I159" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J159" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K159" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L159" s="56">
         <f t="shared" si="5"/>
-        <v>145</v>
-[...28 lines deleted...]
-      <c r="K159" s="10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" ht="69" x14ac:dyDescent="0.25">
+      <c r="A160" s="77">
+        <v>150</v>
+      </c>
+      <c r="B160" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D160" s="46" t="s">
+        <v>419</v>
+      </c>
+      <c r="E160" s="46" t="s">
+        <v>420</v>
+      </c>
+      <c r="F160" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I160" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J160" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K160" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L160" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A161" s="77">
+        <v>151</v>
+      </c>
+      <c r="B161" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C161" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D161" s="46" t="s">
+        <v>421</v>
+      </c>
+      <c r="E161" s="46" t="s">
+        <v>422</v>
+      </c>
+      <c r="F161" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I161" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J161" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K161" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L161" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A162" s="77">
+        <v>152</v>
+      </c>
+      <c r="B162" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C162" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D162" s="46" t="s">
+        <v>423</v>
+      </c>
+      <c r="E162" s="46" t="s">
+        <v>424</v>
+      </c>
+      <c r="F162" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G162" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I162" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J162" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K162" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L162" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A163" s="77">
+        <v>153</v>
+      </c>
+      <c r="B163" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C163" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D163" s="46" t="s">
+        <v>425</v>
+      </c>
+      <c r="E163" s="46" t="s">
+        <v>426</v>
+      </c>
+      <c r="F163" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I163" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J163" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K163" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L163" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="A164" s="77">
+        <v>154</v>
+      </c>
+      <c r="B164" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C164" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D164" s="46" t="s">
+        <v>427</v>
+      </c>
+      <c r="E164" s="46" t="s">
+        <v>428</v>
+      </c>
+      <c r="F164" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I164" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J164" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K164" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L164" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A165" s="77">
+        <v>155</v>
+      </c>
+      <c r="B165" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C165" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D165" s="46" t="s">
+        <v>429</v>
+      </c>
+      <c r="E165" s="46" t="s">
+        <v>430</v>
+      </c>
+      <c r="F165" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I165" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J165" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K165" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L165" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A166" s="77">
+        <v>156</v>
+      </c>
+      <c r="B166" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C166" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D166" s="46" t="s">
+        <v>431</v>
+      </c>
+      <c r="E166" s="46" t="s">
+        <v>432</v>
+      </c>
+      <c r="F166" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I166" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J166" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K166" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L166" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A167" s="77">
+        <v>157</v>
+      </c>
+      <c r="B167" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C167" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D167" s="46" t="s">
+        <v>433</v>
+      </c>
+      <c r="E167" s="46" t="s">
+        <v>434</v>
+      </c>
+      <c r="F167" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I167" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J167" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K167" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L167" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A168" s="77">
+        <v>158</v>
+      </c>
+      <c r="B168" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C168" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D168" s="46" t="s">
+        <v>435</v>
+      </c>
+      <c r="E168" s="46" t="s">
+        <v>436</v>
+      </c>
+      <c r="F168" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I168" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J168" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K168" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L168" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A169" s="77">
+        <v>159</v>
+      </c>
+      <c r="B169" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D169" s="46" t="s">
+        <v>437</v>
+      </c>
+      <c r="E169" s="46" t="s">
+        <v>438</v>
+      </c>
+      <c r="F169" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I169" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J169" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K169" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L169" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A170" s="77">
+        <v>160</v>
+      </c>
+      <c r="B170" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C170" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D170" s="46" t="s">
+        <v>439</v>
+      </c>
+      <c r="E170" s="46" t="s">
+        <v>440</v>
+      </c>
+      <c r="F170" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I170" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J170" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K170" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L170" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A171" s="77">
+        <v>161</v>
+      </c>
+      <c r="B171" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C171" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D171" s="46" t="s">
+        <v>242</v>
+      </c>
+      <c r="E171" s="46" t="s">
+        <v>441</v>
+      </c>
+      <c r="F171" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I171" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J171" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K171" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L171" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A172" s="77">
+        <v>162</v>
+      </c>
+      <c r="B172" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C172" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D172" s="46" t="s">
+        <v>285</v>
+      </c>
+      <c r="E172" s="46" t="s">
+        <v>442</v>
+      </c>
+      <c r="F172" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I172" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J172" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K172" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L172" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A173" s="77">
+        <v>163</v>
+      </c>
+      <c r="B173" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C173" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D173" s="46" t="s">
+        <v>443</v>
+      </c>
+      <c r="E173" s="46" t="s">
+        <v>444</v>
+      </c>
+      <c r="F173" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I173" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J173" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K173" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L173" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A174" s="77">
+        <v>164</v>
+      </c>
+      <c r="B174" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C174" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D174" s="46" t="s">
+        <v>445</v>
+      </c>
+      <c r="E174" s="46" t="s">
+        <v>446</v>
+      </c>
+      <c r="F174" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I174" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J174" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K174" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L174" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A175" s="77">
+        <v>165</v>
+      </c>
+      <c r="B175" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C175" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D175" s="46" t="s">
+        <v>447</v>
+      </c>
+      <c r="E175" s="46" t="s">
+        <v>448</v>
+      </c>
+      <c r="F175" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I175" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J175" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K175" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L175" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A176" s="77">
+        <v>166</v>
+      </c>
+      <c r="B176" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C176" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D176" s="46" t="s">
+        <v>449</v>
+      </c>
+      <c r="E176" s="46" t="s">
+        <v>450</v>
+      </c>
+      <c r="F176" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G176" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I176" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J176" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K176" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L176" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A177" s="77">
+        <v>167</v>
+      </c>
+      <c r="B177" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C177" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" s="46" t="s">
+        <v>451</v>
+      </c>
+      <c r="E177" s="46" t="s">
+        <v>452</v>
+      </c>
+      <c r="F177" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I177" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J177" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K177" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L177" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A178" s="77">
+        <v>168</v>
+      </c>
+      <c r="B178" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C178" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" s="46" t="s">
+        <v>453</v>
+      </c>
+      <c r="E178" s="46" t="s">
+        <v>454</v>
+      </c>
+      <c r="F178" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I178" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J178" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K178" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L178" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A179" s="77">
+        <v>169</v>
+      </c>
+      <c r="B179" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C179" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D179" s="46" t="s">
+        <v>455</v>
+      </c>
+      <c r="E179" s="46" t="s">
+        <v>456</v>
+      </c>
+      <c r="F179" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G179" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I179" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J179" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K179" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L179" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A180" s="77">
+        <v>170</v>
+      </c>
+      <c r="B180" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C180" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D180" s="46" t="s">
+        <v>457</v>
+      </c>
+      <c r="E180" s="46" t="s">
+        <v>458</v>
+      </c>
+      <c r="F180" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G180" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I180" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J180" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K180" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L180" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A181" s="77">
+        <v>171</v>
+      </c>
+      <c r="B181" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C181" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D181" s="46" t="s">
+        <v>459</v>
+      </c>
+      <c r="E181" s="46" t="s">
+        <v>460</v>
+      </c>
+      <c r="F181" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G181" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I181" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J181" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K181" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L181" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A182" s="77">
+        <v>172</v>
+      </c>
+      <c r="B182" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C182" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" s="46" t="s">
+        <v>461</v>
+      </c>
+      <c r="E182" s="46" t="s">
+        <v>462</v>
+      </c>
+      <c r="F182" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I182" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J182" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K182" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L182" s="56">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A183" s="77">
+        <v>173</v>
+      </c>
+      <c r="B183" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C183" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D183" s="46" t="s">
+        <v>463</v>
+      </c>
+      <c r="E183" s="46" t="s">
+        <v>464</v>
+      </c>
+      <c r="F183" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I183" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J183" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K183" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L183" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A184" s="77">
+        <v>174</v>
+      </c>
+      <c r="B184" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C184" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D184" s="46" t="s">
+        <v>465</v>
+      </c>
+      <c r="E184" s="46" t="s">
+        <v>466</v>
+      </c>
+      <c r="F184" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I184" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J184" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K184" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L184" s="56">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A185" s="77">
+        <v>175</v>
+      </c>
+      <c r="B185" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C185" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D185" s="46" t="s">
+        <v>467</v>
+      </c>
+      <c r="E185" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="F185" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I185" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J185" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K185" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L185" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A186" s="77">
+        <v>176</v>
+      </c>
+      <c r="B186" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C186" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D186" s="46" t="s">
+        <v>469</v>
+      </c>
+      <c r="E186" s="46" t="s">
+        <v>470</v>
+      </c>
+      <c r="F186" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I186" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J186" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K186" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L186" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A187" s="77">
+        <v>178</v>
+      </c>
+      <c r="B187" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C187" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" s="46" t="s">
+        <v>471</v>
+      </c>
+      <c r="E187" s="46" t="s">
+        <v>472</v>
+      </c>
+      <c r="F187" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I187" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J187" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K187" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L187" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A188" s="77">
+        <v>179</v>
+      </c>
+      <c r="B188" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C188" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D188" s="46" t="s">
+        <v>473</v>
+      </c>
+      <c r="E188" s="46" t="s">
+        <v>474</v>
+      </c>
+      <c r="F188" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G188" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H188" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I188" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J188" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K188" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L188" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A189" s="77">
         <v>180</v>
       </c>
-      <c r="L159" s="10">
-        <f t="shared" si="4"/>
+      <c r="B189" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C189" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D189" s="46" t="s">
+        <v>475</v>
+      </c>
+      <c r="E189" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="F189" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G189" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H189" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I189" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J189" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K189" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L189" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A190" s="77">
+        <v>181</v>
+      </c>
+      <c r="B190" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C190" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D190" s="46" t="s">
+        <v>477</v>
+      </c>
+      <c r="E190" s="46" t="s">
+        <v>478</v>
+      </c>
+      <c r="F190" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G190" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H190" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I190" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J190" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K190" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L190" s="56">
+        <f t="shared" si="5"/>
         <v>9</v>
       </c>
     </row>
-    <row r="160" spans="1:12" ht="46.8" x14ac:dyDescent="0.25">
-      <c r="A160" s="138">
+    <row r="191" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A191" s="77">
+        <v>182</v>
+      </c>
+      <c r="B191" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C191" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D191" s="46" t="s">
+        <v>479</v>
+      </c>
+      <c r="E191" s="46" t="s">
+        <v>480</v>
+      </c>
+      <c r="F191" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G191" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H191" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I191" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J191" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K191" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L191" s="56">
         <f t="shared" si="5"/>
-        <v>146</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="161" spans="1:12" ht="109.2" x14ac:dyDescent="0.25">
-      <c r="A161" s="138">
+    <row r="192" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A192" s="77">
+        <v>183</v>
+      </c>
+      <c r="B192" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C192" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D192" s="46" t="s">
+        <v>481</v>
+      </c>
+      <c r="E192" s="46" t="s">
+        <v>482</v>
+      </c>
+      <c r="F192" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H192" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I192" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J192" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K192" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L192" s="56">
         <f t="shared" si="5"/>
-        <v>147</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="162" spans="1:12" ht="156" x14ac:dyDescent="0.25">
-      <c r="A162" s="138">
+    <row r="193" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A193" s="77">
+        <v>184</v>
+      </c>
+      <c r="B193" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C193" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D193" s="46" t="s">
+        <v>483</v>
+      </c>
+      <c r="E193" s="46" t="s">
+        <v>484</v>
+      </c>
+      <c r="F193" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G193" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H193" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I193" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J193" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K193" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L193" s="56">
         <f t="shared" si="5"/>
-        <v>148</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="163" spans="1:12" ht="171.6" x14ac:dyDescent="0.25">
-      <c r="A163" s="138">
+    <row r="194" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A194" s="77">
+        <v>185</v>
+      </c>
+      <c r="B194" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C194" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D194" s="46" t="s">
+        <v>485</v>
+      </c>
+      <c r="E194" s="46" t="s">
+        <v>486</v>
+      </c>
+      <c r="F194" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G194" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H194" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I194" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J194" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K194" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L194" s="56">
         <f t="shared" si="5"/>
-        <v>149</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="164" spans="1:12" ht="109.2" x14ac:dyDescent="0.25">
-      <c r="A164" s="138">
+    <row r="195" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A195" s="77">
+        <v>186</v>
+      </c>
+      <c r="B195" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C195" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D195" s="46" t="s">
+        <v>487</v>
+      </c>
+      <c r="E195" s="46" t="s">
+        <v>488</v>
+      </c>
+      <c r="F195" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G195" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H195" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I195" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J195" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K195" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L195" s="56">
         <f t="shared" si="5"/>
-        <v>150</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="165" spans="1:12" ht="62.4" x14ac:dyDescent="0.25">
-      <c r="A165" s="138">
+    <row r="196" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A196" s="77">
+        <v>187</v>
+      </c>
+      <c r="B196" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C196" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D196" s="46" t="s">
+        <v>489</v>
+      </c>
+      <c r="E196" s="46" t="s">
+        <v>490</v>
+      </c>
+      <c r="F196" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G196" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H196" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I196" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J196" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K196" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L196" s="56">
         <f t="shared" si="5"/>
-        <v>151</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="166" spans="1:12" ht="156" x14ac:dyDescent="0.25">
-      <c r="A166" s="138">
+    <row r="197" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A197" s="77">
+        <v>188</v>
+      </c>
+      <c r="B197" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C197" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D197" s="46" t="s">
+        <v>491</v>
+      </c>
+      <c r="E197" s="46" t="s">
+        <v>492</v>
+      </c>
+      <c r="F197" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G197" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I197" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J197" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K197" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L197" s="56">
         <f t="shared" si="5"/>
-        <v>152</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="167" spans="1:12" ht="140.4" x14ac:dyDescent="0.25">
-      <c r="A167" s="138">
+    <row r="198" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A198" s="77">
+        <v>189</v>
+      </c>
+      <c r="B198" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C198" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D198" s="46" t="s">
+        <v>493</v>
+      </c>
+      <c r="E198" s="46" t="s">
+        <v>494</v>
+      </c>
+      <c r="F198" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G198" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H198" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I198" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J198" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K198" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L198" s="56">
         <f t="shared" si="5"/>
-        <v>153</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="168" spans="1:12" ht="109.2" x14ac:dyDescent="0.25">
-      <c r="A168" s="138">
+    <row r="199" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A199" s="77">
+        <v>190</v>
+      </c>
+      <c r="B199" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C199" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D199" s="46" t="s">
+        <v>495</v>
+      </c>
+      <c r="E199" s="46" t="s">
+        <v>496</v>
+      </c>
+      <c r="F199" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G199" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I199" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J199" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K199" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L199" s="56">
         <f t="shared" si="5"/>
-        <v>154</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="169" spans="1:12" ht="93.6" x14ac:dyDescent="0.25">
-      <c r="A169" s="138">
+    <row r="200" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A200" s="77">
+        <v>191</v>
+      </c>
+      <c r="B200" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C200" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D200" s="46" t="s">
+        <v>497</v>
+      </c>
+      <c r="E200" s="46" t="s">
+        <v>498</v>
+      </c>
+      <c r="F200" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G200" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H200" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I200" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J200" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K200" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L200" s="56">
         <f t="shared" si="5"/>
-        <v>155</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A201" s="77">
+        <v>192</v>
+      </c>
+      <c r="B201" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C201" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D201" s="46" t="s">
+        <v>499</v>
+      </c>
+      <c r="E201" s="46" t="s">
+        <v>500</v>
+      </c>
+      <c r="F201" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G201" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H201" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I201" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J201" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K201" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L201" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A202" s="77">
+        <v>193</v>
+      </c>
+      <c r="B202" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C202" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D202" s="46" t="s">
+        <v>501</v>
+      </c>
+      <c r="E202" s="46" t="s">
+        <v>502</v>
+      </c>
+      <c r="F202" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G202" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H202" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I202" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J202" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K202" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L202" s="56">
+        <f t="shared" si="5"/>
         <v>9</v>
       </c>
     </row>
-    <row r="170" spans="1:12" ht="140.4" x14ac:dyDescent="0.25">
-      <c r="A170" s="138">
+    <row r="203" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A203" s="77">
+        <v>194</v>
+      </c>
+      <c r="B203" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C203" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D203" s="46" t="s">
+        <v>503</v>
+      </c>
+      <c r="E203" s="46" t="s">
+        <v>504</v>
+      </c>
+      <c r="F203" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G203" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H203" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I203" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J203" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K203" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L203" s="56">
         <f t="shared" si="5"/>
-        <v>156</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A204" s="77">
+        <v>195</v>
+      </c>
+      <c r="B204" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C204" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D204" s="46" t="s">
+        <v>505</v>
+      </c>
+      <c r="E204" s="46" t="s">
+        <v>506</v>
+      </c>
+      <c r="F204" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G204" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H204" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I204" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J204" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K204" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L204" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A205" s="77">
+        <v>196</v>
+      </c>
+      <c r="B205" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D205" s="46" t="s">
+        <v>507</v>
+      </c>
+      <c r="E205" s="46" t="s">
+        <v>508</v>
+      </c>
+      <c r="F205" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G205" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H205" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I205" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J205" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K205" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L205" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A206" s="77">
+        <v>197</v>
+      </c>
+      <c r="B206" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C206" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D206" s="46" t="s">
+        <v>509</v>
+      </c>
+      <c r="E206" s="46" t="s">
+        <v>510</v>
+      </c>
+      <c r="F206" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H206" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I206" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J206" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K206" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L206" s="56">
+        <f t="shared" si="5"/>
         <v>9</v>
       </c>
     </row>
-    <row r="171" spans="1:12" ht="93.6" x14ac:dyDescent="0.25">
-      <c r="A171" s="138">
+    <row r="207" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A207" s="77">
+        <v>198</v>
+      </c>
+      <c r="B207" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C207" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D207" s="46" t="s">
+        <v>511</v>
+      </c>
+      <c r="E207" s="46" t="s">
+        <v>512</v>
+      </c>
+      <c r="F207" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G207" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H207" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I207" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J207" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K207" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L207" s="56">
         <f t="shared" si="5"/>
-        <v>157</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="172" spans="1:12" ht="78" x14ac:dyDescent="0.25">
-      <c r="A172" s="138">
+    <row r="208" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A208" s="77">
+        <v>199</v>
+      </c>
+      <c r="B208" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C208" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D208" s="46" t="s">
+        <v>513</v>
+      </c>
+      <c r="E208" s="46" t="s">
+        <v>514</v>
+      </c>
+      <c r="F208" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G208" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H208" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I208" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J208" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K208" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L208" s="56">
         <f t="shared" si="5"/>
-        <v>158</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="173" spans="1:12" ht="78" x14ac:dyDescent="0.25">
-      <c r="A173" s="138">
+    <row r="209" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A209" s="77">
+        <v>200</v>
+      </c>
+      <c r="B209" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C209" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D209" s="46" t="s">
+        <v>515</v>
+      </c>
+      <c r="E209" s="46" t="s">
+        <v>516</v>
+      </c>
+      <c r="F209" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G209" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H209" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I209" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J209" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K209" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L209" s="56">
         <f t="shared" si="5"/>
-        <v>159</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="174" spans="1:12" ht="140.4" x14ac:dyDescent="0.25">
-      <c r="A174" s="138">
+    <row r="210" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A210" s="77">
+        <v>201</v>
+      </c>
+      <c r="B210" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C210" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D210" s="46" t="s">
+        <v>517</v>
+      </c>
+      <c r="E210" s="46" t="s">
+        <v>518</v>
+      </c>
+      <c r="F210" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G210" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H210" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I210" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J210" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K210" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L210" s="56">
         <f t="shared" si="5"/>
-        <v>160</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A211" s="77">
+        <v>202</v>
+      </c>
+      <c r="B211" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C211" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D211" s="46" t="s">
+        <v>519</v>
+      </c>
+      <c r="E211" s="46" t="s">
+        <v>520</v>
+      </c>
+      <c r="F211" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G211" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H211" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I211" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J211" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K211" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L211" s="56">
+        <f t="shared" si="5"/>
         <v>9</v>
       </c>
     </row>
-    <row r="175" spans="1:12" ht="93.6" x14ac:dyDescent="0.25">
-      <c r="A175" s="138">
+    <row r="212" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A212" s="77">
+        <v>203</v>
+      </c>
+      <c r="B212" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C212" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D212" s="46" t="s">
+        <v>521</v>
+      </c>
+      <c r="E212" s="46" t="s">
+        <v>522</v>
+      </c>
+      <c r="F212" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G212" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H212" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I212" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J212" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K212" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L212" s="56">
         <f t="shared" si="5"/>
-        <v>161</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A213" s="77">
+        <v>204</v>
+      </c>
+      <c r="B213" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D213" s="46" t="s">
+        <v>523</v>
+      </c>
+      <c r="E213" s="46" t="s">
+        <v>524</v>
+      </c>
+      <c r="F213" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I213" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J213" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K213" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L213" s="56">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A214" s="77">
+        <v>205</v>
+      </c>
+      <c r="B214" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C214" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D214" s="46" t="s">
+        <v>525</v>
+      </c>
+      <c r="E214" s="46" t="s">
+        <v>526</v>
+      </c>
+      <c r="F214" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I214" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J214" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K214" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L214" s="56">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A215" s="77">
+        <v>206</v>
+      </c>
+      <c r="B215" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C215" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D215" s="46" t="s">
+        <v>527</v>
+      </c>
+      <c r="E215" s="46" t="s">
+        <v>528</v>
+      </c>
+      <c r="F215" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G215" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H215" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I215" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J215" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K215" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L215" s="56">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A216" s="77">
+        <v>207</v>
+      </c>
+      <c r="B216" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C216" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D216" s="46" t="s">
+        <v>529</v>
+      </c>
+      <c r="E216" s="46" t="s">
+        <v>530</v>
+      </c>
+      <c r="F216" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G216" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H216" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I216" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J216" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K216" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L216" s="56">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A217" s="77">
+        <v>208</v>
+      </c>
+      <c r="B217" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C217" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D217" s="46" t="s">
+        <v>531</v>
+      </c>
+      <c r="E217" s="46" t="s">
+        <v>532</v>
+      </c>
+      <c r="F217" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H217" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I217" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J217" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K217" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L217" s="56">
+        <f t="shared" si="5"/>
         <v>9</v>
       </c>
     </row>
-    <row r="176" spans="1:12" ht="46.8" x14ac:dyDescent="0.25">
-      <c r="A176" s="138">
+    <row r="218" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A218" s="77">
+        <v>209</v>
+      </c>
+      <c r="B218" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C218" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D218" s="46" t="s">
+        <v>533</v>
+      </c>
+      <c r="E218" s="46" t="s">
+        <v>534</v>
+      </c>
+      <c r="F218" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H218" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I218" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J218" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K218" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L218" s="56">
         <f t="shared" si="5"/>
-        <v>162</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
         <v>9</v>
       </c>
     </row>
-    <row r="177" spans="1:12" ht="43.2" x14ac:dyDescent="0.25">
-      <c r="A177" s="138">
+    <row r="219" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A219" s="77">
+        <v>210</v>
+      </c>
+      <c r="B219" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C219" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D219" s="46" t="s">
+        <v>535</v>
+      </c>
+      <c r="E219" s="46" t="s">
+        <v>536</v>
+      </c>
+      <c r="F219" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G219" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H219" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I219" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J219" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K219" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L219" s="56">
         <f t="shared" si="5"/>
-        <v>163</v>
-[...32 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A220" s="77">
+        <v>211</v>
+      </c>
+      <c r="B220" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C220" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D220" s="46" t="s">
+        <v>537</v>
+      </c>
+      <c r="E220" s="46" t="s">
+        <v>538</v>
+      </c>
+      <c r="F220" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G220" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H220" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I220" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J220" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K220" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L220" s="56">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A221" s="77">
+        <v>212</v>
+      </c>
+      <c r="B221" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C221" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D221" s="46" t="s">
+        <v>539</v>
+      </c>
+      <c r="E221" s="46" t="s">
+        <v>540</v>
+      </c>
+      <c r="F221" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G221" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H221" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I221" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J221" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K221" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L221" s="56">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A222" s="77">
+        <v>213</v>
+      </c>
+      <c r="B222" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C222" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D222" s="46" t="s">
+        <v>541</v>
+      </c>
+      <c r="E222" s="46" t="s">
+        <v>542</v>
+      </c>
+      <c r="F222" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G222" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H222" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I222" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J222" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K222" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L222" s="56">
+        <f t="shared" ref="L222:L257" si="6">+IF(H222="Pública",1,0)+IF(H222="Pública Reservada",2,0)+IF(H222="Pública Clasificada",3,0)+IF(H222="Pública Restringida",4,0)+IF(I222="Alto",3,0)+IF(I222="Medio",2,0)+IF(I222="Bajo",1,0)+IF(J222="Alto",3,0)+IF(J222="Medio",2,0)+IF(J222="Bajo",1,0)</f>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A223" s="77">
+        <v>214</v>
+      </c>
+      <c r="B223" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C223" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D223" s="46" t="s">
+        <v>543</v>
+      </c>
+      <c r="E223" s="46" t="s">
+        <v>544</v>
+      </c>
+      <c r="F223" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H223" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I223" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J223" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K223" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L223" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A224" s="77">
+        <v>215</v>
+      </c>
+      <c r="B224" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C224" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D224" s="46" t="s">
+        <v>545</v>
+      </c>
+      <c r="E224" s="46" t="s">
+        <v>546</v>
+      </c>
+      <c r="F224" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G224" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H224" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I224" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J224" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K224" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L224" s="56">
+        <f t="shared" si="6"/>
         <v>9</v>
       </c>
     </row>
-    <row r="178" spans="1:12" ht="43.2" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-        <f t="shared" si="4"/>
+    <row r="225" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A225" s="77">
+        <v>216</v>
+      </c>
+      <c r="B225" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C225" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D225" s="46" t="s">
+        <v>547</v>
+      </c>
+      <c r="E225" s="46" t="s">
+        <v>548</v>
+      </c>
+      <c r="F225" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H225" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I225" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J225" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K225" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L225" s="56">
+        <f t="shared" si="6"/>
         <v>9</v>
       </c>
     </row>
-    <row r="179" spans="1:12" ht="57.6" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-        <f t="shared" si="4"/>
+    <row r="226" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A226" s="77">
+        <v>217</v>
+      </c>
+      <c r="B226" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C226" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D226" s="46" t="s">
+        <v>549</v>
+      </c>
+      <c r="E226" s="46" t="s">
+        <v>550</v>
+      </c>
+      <c r="F226" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G226" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H226" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I226" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J226" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K226" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L226" s="56">
+        <f t="shared" si="6"/>
         <v>9</v>
       </c>
     </row>
-    <row r="180" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-        <f t="shared" si="4"/>
+    <row r="227" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A227" s="77">
+        <v>218</v>
+      </c>
+      <c r="B227" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C227" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D227" s="46" t="s">
+        <v>551</v>
+      </c>
+      <c r="E227" s="46" t="s">
+        <v>552</v>
+      </c>
+      <c r="F227" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G227" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H227" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I227" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J227" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K227" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L227" s="56">
+        <f t="shared" si="6"/>
         <v>7</v>
       </c>
     </row>
-    <row r="181" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-        <f t="shared" si="4"/>
+    <row r="228" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A228" s="77">
+        <v>219</v>
+      </c>
+      <c r="B228" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C228" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D228" s="46" t="s">
+        <v>553</v>
+      </c>
+      <c r="E228" s="46" t="s">
+        <v>554</v>
+      </c>
+      <c r="F228" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G228" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I228" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J228" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K228" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L228" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A229" s="77">
+        <v>220</v>
+      </c>
+      <c r="B229" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D229" s="46" t="s">
+        <v>555</v>
+      </c>
+      <c r="E229" s="46" t="s">
+        <v>556</v>
+      </c>
+      <c r="F229" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G229" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H229" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I229" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J229" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K229" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L229" s="56">
+        <f t="shared" si="6"/>
         <v>8</v>
       </c>
     </row>
-    <row r="182" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-        <f t="shared" si="4"/>
+    <row r="230" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A230" s="77">
+        <v>221</v>
+      </c>
+      <c r="B230" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C230" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D230" s="46" t="s">
+        <v>557</v>
+      </c>
+      <c r="E230" s="46" t="s">
+        <v>558</v>
+      </c>
+      <c r="F230" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G230" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I230" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J230" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K230" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L230" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A231" s="77">
+        <v>222</v>
+      </c>
+      <c r="B231" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C231" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D231" s="46" t="s">
+        <v>559</v>
+      </c>
+      <c r="E231" s="46" t="s">
+        <v>560</v>
+      </c>
+      <c r="F231" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G231" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I231" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J231" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K231" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L231" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A232" s="77">
+        <v>223</v>
+      </c>
+      <c r="B232" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C232" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D232" s="46" t="s">
+        <v>561</v>
+      </c>
+      <c r="E232" s="46" t="s">
+        <v>562</v>
+      </c>
+      <c r="F232" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G232" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I232" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J232" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K232" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L232" s="56">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A233" s="77">
+        <v>224</v>
+      </c>
+      <c r="B233" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C233" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D233" s="46" t="s">
+        <v>563</v>
+      </c>
+      <c r="E233" s="46" t="s">
+        <v>564</v>
+      </c>
+      <c r="F233" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G233" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I233" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J233" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K233" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L233" s="56">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A234" s="77">
+        <v>225</v>
+      </c>
+      <c r="B234" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C234" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D234" s="46" t="s">
+        <v>565</v>
+      </c>
+      <c r="E234" s="46" t="s">
+        <v>566</v>
+      </c>
+      <c r="F234" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G234" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I234" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J234" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K234" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L234" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A235" s="77">
+        <v>226</v>
+      </c>
+      <c r="B235" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C235" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D235" s="46" t="s">
+        <v>567</v>
+      </c>
+      <c r="E235" s="46" t="s">
+        <v>568</v>
+      </c>
+      <c r="F235" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G235" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I235" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J235" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K235" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L235" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A236" s="77">
+        <v>227</v>
+      </c>
+      <c r="B236" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C236" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D236" s="46" t="s">
+        <v>569</v>
+      </c>
+      <c r="E236" s="46" t="s">
+        <v>570</v>
+      </c>
+      <c r="F236" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G236" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I236" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J236" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K236" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L236" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A237" s="77">
+        <v>228</v>
+      </c>
+      <c r="B237" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C237" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D237" s="46" t="s">
+        <v>571</v>
+      </c>
+      <c r="E237" s="46" t="s">
+        <v>572</v>
+      </c>
+      <c r="F237" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G237" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H237" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I237" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J237" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K237" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L237" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A238" s="77">
+        <v>229</v>
+      </c>
+      <c r="B238" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C238" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D238" s="46" t="s">
+        <v>573</v>
+      </c>
+      <c r="E238" s="46" t="s">
+        <v>574</v>
+      </c>
+      <c r="F238" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G238" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I238" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J238" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K238" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L238" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A239" s="77">
+        <v>230</v>
+      </c>
+      <c r="B239" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C239" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D239" s="46" t="s">
+        <v>575</v>
+      </c>
+      <c r="E239" s="46" t="s">
+        <v>576</v>
+      </c>
+      <c r="F239" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G239" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H239" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="I239" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J239" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K239" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L239" s="56">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A240" s="77">
+        <v>231</v>
+      </c>
+      <c r="B240" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C240" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D240" s="46" t="s">
+        <v>577</v>
+      </c>
+      <c r="E240" s="46" t="s">
+        <v>578</v>
+      </c>
+      <c r="F240" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G240" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H240" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I240" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J240" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K240" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L240" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A241" s="77">
+        <v>232</v>
+      </c>
+      <c r="B241" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C241" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D241" s="46" t="s">
+        <v>579</v>
+      </c>
+      <c r="E241" s="46" t="s">
+        <v>580</v>
+      </c>
+      <c r="F241" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G241" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H241" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I241" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J241" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K241" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L241" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A242" s="77">
+        <v>234</v>
+      </c>
+      <c r="B242" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C242" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D242" s="46" t="s">
+        <v>581</v>
+      </c>
+      <c r="E242" s="46" t="s">
+        <v>582</v>
+      </c>
+      <c r="F242" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G242" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H242" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I242" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J242" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K242" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L242" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A243" s="77">
+        <v>235</v>
+      </c>
+      <c r="B243" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C243" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D243" s="46" t="s">
+        <v>583</v>
+      </c>
+      <c r="E243" s="46" t="s">
+        <v>584</v>
+      </c>
+      <c r="F243" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G243" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H243" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I243" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J243" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K243" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L243" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A244" s="77">
+        <v>236</v>
+      </c>
+      <c r="B244" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C244" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D244" s="46" t="s">
+        <v>585</v>
+      </c>
+      <c r="E244" s="46" t="s">
+        <v>586</v>
+      </c>
+      <c r="F244" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G244" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H244" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I244" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J244" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K244" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L244" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A245" s="77">
+        <v>237</v>
+      </c>
+      <c r="B245" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C245" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D245" s="46" t="s">
+        <v>587</v>
+      </c>
+      <c r="E245" s="46" t="s">
+        <v>588</v>
+      </c>
+      <c r="F245" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G245" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H245" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I245" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J245" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K245" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L245" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A246" s="77">
+        <v>238</v>
+      </c>
+      <c r="B246" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C246" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D246" s="46" t="s">
+        <v>589</v>
+      </c>
+      <c r="E246" s="46" t="s">
+        <v>590</v>
+      </c>
+      <c r="F246" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G246" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H246" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I246" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J246" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K246" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L246" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A247" s="77">
+        <v>239</v>
+      </c>
+      <c r="B247" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C247" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D247" s="46" t="s">
+        <v>591</v>
+      </c>
+      <c r="E247" s="46" t="s">
+        <v>592</v>
+      </c>
+      <c r="F247" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G247" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H247" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I247" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J247" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K247" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L247" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A248" s="77">
+        <v>240</v>
+      </c>
+      <c r="B248" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C248" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D248" s="46" t="s">
+        <v>593</v>
+      </c>
+      <c r="E248" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="F248" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G248" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H248" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I248" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J248" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K248" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L248" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A249" s="77">
+        <v>241</v>
+      </c>
+      <c r="B249" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C249" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D249" s="46" t="s">
+        <v>595</v>
+      </c>
+      <c r="E249" s="46" t="s">
+        <v>596</v>
+      </c>
+      <c r="F249" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G249" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H249" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I249" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J249" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K249" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L249" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A250" s="77">
+        <v>242</v>
+      </c>
+      <c r="B250" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C250" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D250" s="46" t="s">
+        <v>597</v>
+      </c>
+      <c r="E250" s="46" t="s">
+        <v>598</v>
+      </c>
+      <c r="F250" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G250" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H250" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I250" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J250" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K250" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L250" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A251" s="77">
+        <v>243</v>
+      </c>
+      <c r="B251" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C251" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D251" s="46" t="s">
+        <v>599</v>
+      </c>
+      <c r="E251" s="46" t="s">
+        <v>600</v>
+      </c>
+      <c r="F251" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G251" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H251" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I251" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J251" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K251" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L251" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A252" s="77">
+        <v>244</v>
+      </c>
+      <c r="B252" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C252" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D252" s="46" t="s">
+        <v>601</v>
+      </c>
+      <c r="E252" s="46" t="s">
+        <v>602</v>
+      </c>
+      <c r="F252" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G252" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H252" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I252" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J252" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K252" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L252" s="56">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A253" s="77">
+        <v>245</v>
+      </c>
+      <c r="B253" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C253" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D253" s="46" t="s">
+        <v>603</v>
+      </c>
+      <c r="E253" s="46" t="s">
+        <v>604</v>
+      </c>
+      <c r="F253" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G253" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H253" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I253" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J253" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K253" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L253" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A254" s="77">
+        <v>246</v>
+      </c>
+      <c r="B254" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C254" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D254" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="E254" s="46" t="s">
+        <v>606</v>
+      </c>
+      <c r="F254" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G254" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H254" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I254" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J254" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="K254" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L254" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A255" s="77">
+        <v>247</v>
+      </c>
+      <c r="B255" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C255" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D255" s="46" t="s">
+        <v>607</v>
+      </c>
+      <c r="E255" s="46" t="s">
+        <v>608</v>
+      </c>
+      <c r="F255" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G255" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H255" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I255" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J255" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K255" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L255" s="56">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A256" s="77">
+        <v>248</v>
+      </c>
+      <c r="B256" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C256" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D256" s="46" t="s">
+        <v>609</v>
+      </c>
+      <c r="E256" s="46" t="s">
+        <v>610</v>
+      </c>
+      <c r="F256" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H256" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I256" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="J256" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K256" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L256" s="56">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A257" s="77">
+        <v>249</v>
+      </c>
+      <c r="B257" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C257" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D257" s="46" t="s">
+        <v>611</v>
+      </c>
+      <c r="E257" s="46" t="s">
+        <v>612</v>
+      </c>
+      <c r="F257" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G257" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H257" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="I257" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="J257" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K257" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L257" s="56">
+        <f t="shared" si="6"/>
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="H12:L13"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="D6:L6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D7:L7"/>
   </mergeCells>
-  <conditionalFormatting sqref="L15:L182">
-[...611 lines deleted...]
-  <conditionalFormatting sqref="H29:H30">
+  <conditionalFormatting sqref="L15:L257">
     <cfRule type="colorScale" priority="3">
       <colorScale>
         <cfvo type="num" val="3"/>
         <cfvo type="num" val="5"/>
         <cfvo type="num" val="9"/>
         <color rgb="FF00B050"/>
         <color rgb="FFFFFF00"/>
         <color rgb="FFFF0000"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H15:H28">
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5B1DB756-5D75-4F15-BAD0-32BBD9EAB09C}">
+          <x14:formula1>
+            <xm:f>Valores!$B$2:$B$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>C15:C40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{37257F89-FE5F-4165-8A36-A614EDE54A0A}">
+          <x14:formula1>
+            <xm:f>Valores!$K$2:$K$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>I15:I40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DE1E88A0-C0BE-4D0C-A50D-6B8A3FC2CBDF}">
+          <x14:formula1>
+            <xm:f>Valores!$M$2:$M$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>J15:J40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{36C84F03-C9DF-424E-AA94-A7E05C9A5E0F}">
+          <x14:formula1>
+            <xm:f>Valores!$I$2:$I$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>H15:H40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3925B8A6-17F9-4CAF-8039-5808BF773B57}">
+          <x14:formula1>
+            <xm:f>Valores!$A$18:$A$28</xm:f>
+          </x14:formula1>
+          <xm:sqref>B15:B40</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF177ED-5D46-43FB-8B85-446CAB6D245E}">
+  <dimension ref="A6:O40"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="18" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="36.44140625" customWidth="1"/>
+    <col min="4" max="4" width="34.6640625" style="61" customWidth="1"/>
+    <col min="6" max="6" width="22.6640625" customWidth="1"/>
+    <col min="7" max="7" width="30.6640625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="146"/>
+      <c r="B6" s="146"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="2"/>
+      <c r="B7" s="60"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="87" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="49"/>
+    </row>
+    <row r="9" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="89" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="89"/>
+      <c r="C9" s="88" t="s">
+        <v>141</v>
+      </c>
+      <c r="D9" s="88"/>
+      <c r="E9" s="88"/>
+      <c r="F9" s="88"/>
+      <c r="G9" s="88"/>
+      <c r="H9" s="88"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9" s="49"/>
+      <c r="N9" s="50"/>
+      <c r="O9" s="49"/>
+    </row>
+    <row r="10" spans="1:15" s="47" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="89" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="89"/>
+      <c r="C10" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="88"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="88"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="50"/>
+      <c r="O10" s="49"/>
+    </row>
+    <row r="11" spans="1:15" s="47" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="89" t="s">
+        <v>142</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89" t="s">
+        <v>143</v>
+      </c>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89" t="s">
+        <v>144</v>
+      </c>
+      <c r="F11" s="89"/>
+      <c r="G11" s="89" t="s">
+        <v>145</v>
+      </c>
+      <c r="H11" s="89"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="50"/>
+      <c r="O11" s="49"/>
+    </row>
+    <row r="12" spans="1:15" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="90">
+        <v>45602</v>
+      </c>
+      <c r="B12" s="90"/>
+      <c r="C12" s="88" t="s">
+        <v>148</v>
+      </c>
+      <c r="D12" s="88"/>
+      <c r="E12" s="145" t="s">
+        <v>147</v>
+      </c>
+      <c r="F12" s="145"/>
+      <c r="G12" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="H12" s="88"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="50"/>
+      <c r="O12" s="49"/>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="2"/>
+      <c r="B13" s="60"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="58" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="5">
+        <v>1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H15" s="5">
+        <f>+IF(E15="Planta",1,0)+IF(E15="Contratista",2,0)+IF(E15="Proveedor",3,0)+IF(F15="Operativo",1,0)+IF(F15="Táctico",2,0)+IF(F15="Estratégico",3,0)+IF(G15="Existe transferencia de conocimiento",1,0)+IF(G15="No existe transferencia de conocimiento",3,0)+IF(G15="Tiene respaldo",2,0)+IF(G15="No tiene respaldo",3,0)</f>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="5">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="5">
+        <f t="shared" ref="H16:H40" si="0">+IF(E16="Planta",1,0)+IF(E16="Contratista",2,0)+IF(E16="Proveedor",3,0)+IF(F16="Operativo",1,0)+IF(F16="Táctico",2,0)+IF(F16="Estratégico",3,0)+IF(G16="Existe transferencia de conocimiento",1,0)+IF(G16="No existe transferencia de conocimiento",3,0)+IF(G16="Tiene respaldo",2,0)+IF(G16="No tiene respaldo",3,0)</f>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5">
+        <v>3</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="5">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="5">
+        <v>4</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18" s="5">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="5">
+        <v>5</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" s="5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H20" s="5">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H21" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H22" s="5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="5">
+        <v>9</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="5">
+        <v>10</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="5">
+        <v>11</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="5">
+        <v>12</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H26" s="5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="5">
+        <v>13</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H27" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="5">
+        <v>14</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H28" s="5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="5"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A14:H15" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <mergeCells count="14">
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <conditionalFormatting sqref="H15:H40">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="num" val="3"/>
         <cfvo type="num" val="5"/>
         <cfvo type="num" val="9"/>
         <color rgb="FF00B050"/>
         <color rgb="FFFFFF00"/>
         <color rgb="FFFF0000"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8ECB6CF5-F5E5-41D2-A83E-B8D27C47EA16}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3DC78BDE-DA82-4D8C-BA48-141DD25C1881}">
+          <x14:formula1>
+            <xm:f>Valores!$G$13:$G$16</xm:f>
+          </x14:formula1>
+          <xm:sqref>G15:G40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FF5B39E0-434A-4B3D-A96A-AFA8EEADD63E}">
+          <x14:formula1>
+            <xm:f>Valores!$E$13:$E$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>F15:F40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D8C7E437-7AB6-4E17-AB3E-778D12013634}">
           <x14:formula1>
             <xm:f>Valores!$C$13:$C$15</xm:f>
           </x14:formula1>
-          <xm:sqref>E29:E30</xm:sqref>
+          <xm:sqref>E15:E40</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A920EE84-C9EC-42E9-AD04-C963857EAB24}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CEAF7260-700A-463B-8E12-39FEAF0E0F16}">
           <x14:formula1>
-            <xm:f>Valores!$E$13:$E$15</xm:f>
+            <xm:f>Valores!$A$18:$A$28</xm:f>
           </x14:formula1>
-          <xm:sqref>F29:F30</xm:sqref>
-[...11 lines deleted...]
-          <xm:sqref>B29:B30</xm:sqref>
+          <xm:sqref>B15:B40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A75AE03-45F8-4AC3-8F9F-82DD830D258F}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView showGridLines="0" topLeftCell="B5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" customWidth="1"/>
     <col min="8" max="8" width="3.5546875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="16.5546875" customWidth="1"/>
+    <col min="9" max="9" width="26.6640625" customWidth="1"/>
     <col min="10" max="10" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.44140625" customWidth="1"/>
     <col min="12" max="12" width="4.109375" customWidth="1"/>
     <col min="13" max="13" width="18.109375" customWidth="1"/>
     <col min="18" max="18" width="23.44140625" customWidth="1"/>
     <col min="19" max="19" width="26" customWidth="1"/>
     <col min="21" max="21" width="13.5546875" customWidth="1"/>
     <col min="22" max="22" width="14.33203125" customWidth="1"/>
     <col min="23" max="25" width="29.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="57.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:25" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="22" t="s">
+      <c r="B1" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" s="18"/>
+      <c r="E1" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="18"/>
+      <c r="G1" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="18"/>
+      <c r="I1" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="N1" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" s="153" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" s="154"/>
+      <c r="R1" s="154"/>
+      <c r="S1" s="155"/>
+      <c r="U1" s="147" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
+      <c r="X1" s="147"/>
+      <c r="Y1" s="147"/>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2" s="6"/>
+      <c r="I2" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J2" s="6">
+        <v>1</v>
+      </c>
+      <c r="K2" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L2" s="6">
+        <v>3</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N2" s="6">
+        <v>3</v>
+      </c>
+      <c r="P2" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q2" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="R2" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="S2" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="U2" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="V2" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="W2" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="X2" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y2" s="37" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C1" s="23" t="s">
+      <c r="C3" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="22"/>
-      <c r="E1" s="23" t="s">
+      <c r="D3" s="6"/>
+      <c r="E3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="6"/>
+      <c r="I3" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="J3" s="6">
+        <v>2</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L3" s="6">
+        <v>2</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N3" s="6">
+        <v>2</v>
+      </c>
+      <c r="P3" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q3" s="20">
+        <v>3</v>
+      </c>
+      <c r="R3" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="S3" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="U3" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="V3" s="20">
+        <v>3</v>
+      </c>
+      <c r="W3" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="X3" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y3" s="25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="6"/>
+      <c r="I4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="J4" s="6">
+        <v>3</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L4" s="6">
+        <v>1</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="N4" s="6">
+        <v>1</v>
+      </c>
+      <c r="P4" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q4" s="22">
+        <v>2</v>
+      </c>
+      <c r="R4" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="S4" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="U4" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="V4" s="22">
+        <v>2</v>
+      </c>
+      <c r="W4" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="X4" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y4" s="25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J5" s="6">
         <v>4</v>
       </c>
-      <c r="F1" s="22"/>
-[...4 lines deleted...]
-      <c r="I1" s="23" t="s">
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="P5" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q5" s="23">
+        <v>1</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="U5" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="V5" s="23">
+        <v>1</v>
+      </c>
+      <c r="W5" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y5" s="25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+    </row>
+    <row r="7" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="I7" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="P7" s="156" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q7" s="156"/>
+      <c r="U7" s="151" t="s">
+        <v>120</v>
+      </c>
+      <c r="V7" s="151"/>
+    </row>
+    <row r="8" spans="1:25" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="I8" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J8" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="M8" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="23" t="s">
+      <c r="N8" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="P8" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q8" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="K1" s="23" t="s">
-[...2 lines deleted...]
-      <c r="L1" s="23" t="s">
+      <c r="R8" t="s">
+        <v>158</v>
+      </c>
+      <c r="S8" s="69" t="s">
+        <v>30</v>
+      </c>
+      <c r="U8" s="152"/>
+      <c r="V8" s="152"/>
+      <c r="X8" s="70" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I9" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="K9" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="M9" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" s="36">
+        <v>3</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>137</v>
+      </c>
+      <c r="R9" t="s">
+        <v>160</v>
+      </c>
+      <c r="S9" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="U9" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="V9" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="M1" s="23" t="s">
-[...2 lines deleted...]
-      <c r="N1" s="23" t="s">
+      <c r="X9" s="70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="I10" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="J10" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="K10" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="M10" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="36">
+        <v>2</v>
+      </c>
+      <c r="P10" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q10" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="R10" t="s">
+        <v>159</v>
+      </c>
+      <c r="S10" s="69" t="s">
+        <v>32</v>
+      </c>
+      <c r="U10" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="V10" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="X10" s="70" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A11" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="I11" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="J11" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="K11" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="M11" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" s="36">
+        <v>1</v>
+      </c>
+      <c r="P11" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q11" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="R11" t="s">
+        <v>32</v>
+      </c>
+      <c r="U11" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="V11" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="43" t="s">
+        <v>135</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="P12" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q12" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="R12" t="s">
+        <v>641</v>
+      </c>
+      <c r="U12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="V12" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1</v>
+      </c>
+      <c r="R13" t="s">
+        <v>642</v>
+      </c>
+      <c r="U13" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="V13" s="17" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="6">
+        <v>2</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="6">
+        <v>2</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="6">
+        <v>3</v>
+      </c>
+      <c r="R14" t="s">
+        <v>32</v>
+      </c>
+      <c r="U14" s="24"/>
+    </row>
+    <row r="15" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="6">
+        <v>3</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="6">
+        <v>3</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="6">
+        <v>2</v>
+      </c>
+      <c r="U15" s="150" t="s">
+        <v>118</v>
+      </c>
+      <c r="V15" s="150"/>
+    </row>
+    <row r="16" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="6">
+        <v>3</v>
+      </c>
+      <c r="R16" t="s">
+        <v>139</v>
+      </c>
+      <c r="U16" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="V16" s="148" t="s">
         <v>86</v>
       </c>
-      <c r="P1" s="134" t="s">
-[...448 lines deleted...]
-      <c r="J12" s="40" t="s">
+    </row>
+    <row r="17" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="R17" t="s">
         <v>140</v>
       </c>
-      <c r="P12" s="35" t="s">
-[...123 lines deleted...]
-      <c r="V17" s="130"/>
+      <c r="U17" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="V17" s="149"/>
     </row>
     <row r="18" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>139</v>
+      </c>
+      <c r="R18" t="s">
+        <v>654</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="V18" s="17" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>140</v>
+      </c>
+      <c r="U19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="V19" s="17" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>13</v>
+      </c>
+      <c r="U20" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="V20" s="17" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>14</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="V21" s="17" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="U1:Y1"/>
     <mergeCell ref="V16:V17"/>
     <mergeCell ref="U15:V15"/>
     <mergeCell ref="U7:V8"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="P7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Instructivo</vt:lpstr>
       <vt:lpstr>Información</vt:lpstr>
       <vt:lpstr>Hard-Soft-Serv</vt:lpstr>
-      <vt:lpstr>TH</vt:lpstr>
+      <vt:lpstr>TH </vt:lpstr>
       <vt:lpstr>Valores</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Luis Diego Fernando Camelo Avila - GIT de Planeacion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>